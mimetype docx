--- v0 (2026-03-24)
+++ v1 (2026-05-03)
@@ -522,65 +522,65 @@
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="7CC60AA5" w14:textId="77777777" w:rsidR="00F0077B" w:rsidRPr="00335207" w:rsidRDefault="00F0077B" w:rsidP="00F0077B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0077B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:kern w:val="2"/>
               </w:rPr>
               <w:t>≥ 1.2 mmol/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1766" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FADAE2"/>
           </w:tcPr>
-          <w:p w14:paraId="54935E2A" w14:textId="77777777" w:rsidR="00F0077B" w:rsidRPr="00F0077B" w:rsidRDefault="00F0077B" w:rsidP="00F0077B">
+          <w:p w14:paraId="54935E2A" w14:textId="00D99B43" w:rsidR="00F0077B" w:rsidRPr="00F0077B" w:rsidRDefault="00F0077B" w:rsidP="00F0077B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="00B050"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0077B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="00B050"/>
                 <w:kern w:val="2"/>
               </w:rPr>
-              <w:t>C14,  C16, C15, C20, C21</w:t>
+              <w:t>C14, C16, C15, C20, C21</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="349065C6" w14:textId="77777777" w:rsidR="00F0077B" w:rsidRPr="00335207" w:rsidRDefault="00F0077B" w:rsidP="00F0077B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0077B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="00B050"/>
                 <w:kern w:val="2"/>
               </w:rPr>
               <w:t>Initial</w:t>
             </w:r>
             <w:r w:rsidRPr="00F0077B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="00B050"/>
                 <w:kern w:val="2"/>
               </w:rPr>
@@ -1241,64 +1241,80 @@
           </w:tcPr>
           <w:p w14:paraId="0D639B0D" w14:textId="77777777" w:rsidR="00F0077B" w:rsidRPr="00F0077B" w:rsidRDefault="00F0077B" w:rsidP="00F0077B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0077B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:kern w:val="2"/>
               </w:rPr>
               <w:t>Creatine Kinase</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="413FF486" w14:textId="77777777" w:rsidR="00F0077B" w:rsidRPr="00335207" w:rsidRDefault="00F0077B" w:rsidP="00F0077B">
+          <w:p w14:paraId="413FF486" w14:textId="2B62DFE8" w:rsidR="00F0077B" w:rsidRPr="00335207" w:rsidRDefault="00F0077B" w:rsidP="00F0077B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0077B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:kern w:val="2"/>
               </w:rPr>
-              <w:t xml:space="preserve">            ≥  500 U/L</w:t>
+              <w:t xml:space="preserve">            ≥ </w:t>
+            </w:r>
+            <w:r w:rsidR="00603347">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>5000</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0077B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> U/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1766" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FADAE2"/>
           </w:tcPr>
           <w:p w14:paraId="4D94985D" w14:textId="77777777" w:rsidR="00F0077B" w:rsidRPr="00335207" w:rsidRDefault="00F0077B" w:rsidP="00F0077B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0077B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="2"/>
               </w:rPr>
               <w:t>Bands + Segs Ratio</w:t>
             </w:r>
           </w:p>
@@ -1414,58 +1430,75 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4184" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB"/>
           </w:tcPr>
           <w:p w14:paraId="6E5CA6EE" w14:textId="77777777" w:rsidR="00F0077B" w:rsidRPr="00335207" w:rsidRDefault="00F0077B" w:rsidP="00F0077B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0077B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:kern w:val="2"/>
               </w:rPr>
-              <w:t xml:space="preserve">                    ≥ </w:t>
-            </w:r>
+              <w:t xml:space="preserve">                    </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00F0077B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:kern w:val="2"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve"> 41 cells / uL</w:t>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">≥ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0077B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 41</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F0077B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cells / uL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F0077B" w:rsidRPr="00335207" w14:paraId="7B9C733E" w14:textId="77777777" w:rsidTr="00335207">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2078" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="1C342551" w14:textId="77777777" w:rsidR="00F0077B" w:rsidRPr="00F0077B" w:rsidRDefault="00F0077B" w:rsidP="00F0077B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0077B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="2"/>
               </w:rPr>
@@ -1543,71 +1576,89 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0077B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:kern w:val="2"/>
               </w:rPr>
               <w:t>Any intracellular on peripheral blood smear</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="508C8145" w14:textId="77777777" w:rsidR="00F0077B" w:rsidRPr="00335207" w:rsidRDefault="00F0077B" w:rsidP="00F0077B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="394808F6" w14:textId="77777777" w:rsidR="00F0077B" w:rsidRPr="00335207" w:rsidRDefault="00F0077B" w:rsidP="00F0077B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00335207">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:kern w:val="2"/>
               </w:rPr>
-              <w:t xml:space="preserve">Any on direct smear of any sterile body fluid </w:t>
-            </w:r>
+              <w:t>Any on</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00335207">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> direct smear of any sterile body fluid </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00335207">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:kern w:val="2"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">OR </w:t>
             </w:r>
             <w:r w:rsidRPr="00335207">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:kern w:val="2"/>
               </w:rPr>
-              <w:t xml:space="preserve"> count if direct smear is not already positive. </w:t>
+              <w:t xml:space="preserve"> count</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00335207">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> if direct smear is not already positive. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B8C977E" w14:textId="77777777" w:rsidR="00F0077B" w:rsidRPr="00335207" w:rsidRDefault="00F0077B" w:rsidP="00F0077B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F0077B" w:rsidRPr="00335207" w14:paraId="11B1F4EC" w14:textId="77777777" w:rsidTr="00335207">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2078" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="3BFE13C0" w14:textId="77777777" w:rsidR="00F0077B" w:rsidRPr="00F0077B" w:rsidRDefault="00F0077B" w:rsidP="00F0077B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:kern w:val="2"/>
               </w:rPr>
@@ -2009,51 +2060,67 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:kern w:val="2"/>
               </w:rPr>
               <w:t>PTT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4184" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9"/>
           </w:tcPr>
           <w:p w14:paraId="49BEDD0D" w14:textId="77777777" w:rsidR="00F0077B" w:rsidRPr="00335207" w:rsidRDefault="00F0077B" w:rsidP="00F0077B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00335207">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:kern w:val="2"/>
               </w:rPr>
-              <w:t xml:space="preserve">&gt; 150.0 sec (inpat)          </w:t>
+              <w:t>&gt; 150.0 sec (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00335207">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">inpat)   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00335207">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
             </w:r>
             <w:r w:rsidRPr="00335207">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="2"/>
               </w:rPr>
               <w:t>&gt; 60.0 (outpat)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F0077B" w:rsidRPr="00335207" w14:paraId="0C5DAD81" w14:textId="77777777" w:rsidTr="00335207">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2078" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="57E2A38C" w14:textId="77777777" w:rsidR="00F0077B" w:rsidRPr="00F0077B" w:rsidRDefault="00F0077B" w:rsidP="00F0077B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:kern w:val="2"/>
               </w:rPr>
@@ -2438,63 +2505,77 @@
           <w:p w14:paraId="617AE78E" w14:textId="77777777" w:rsidR="00F0077B" w:rsidRPr="00335207" w:rsidRDefault="00F0077B" w:rsidP="00F0077B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00335207">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:kern w:val="2"/>
               </w:rPr>
               <w:t>&lt; 250</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="43122B25" w14:textId="77777777" w:rsidR="00F0077B" w:rsidRPr="00335207" w:rsidRDefault="00F0077B" w:rsidP="00F0077B">
+          <w:p w14:paraId="43122B25" w14:textId="6BEC8511" w:rsidR="00F0077B" w:rsidRPr="00335207" w:rsidRDefault="00F0077B" w:rsidP="00F0077B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00335207">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:kern w:val="2"/>
               </w:rPr>
-              <w:t>&gt;325mOsm/kg</w:t>
+              <w:t>&gt;325</w:t>
+            </w:r>
+            <w:r w:rsidR="00243C4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00335207">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>mOsm/kg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1766" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9"/>
           </w:tcPr>
           <w:p w14:paraId="2B0E0E3F" w14:textId="77777777" w:rsidR="00F0077B" w:rsidRPr="00335207" w:rsidRDefault="00F0077B" w:rsidP="00F0077B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4184" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9"/>
           </w:tcPr>
           <w:p w14:paraId="55455EA0" w14:textId="77777777" w:rsidR="00F0077B" w:rsidRPr="00335207" w:rsidRDefault="00F0077B" w:rsidP="00F0077B">
             <w:pPr>
               <w:rPr>
@@ -2988,63 +3069,77 @@
           </w:tcPr>
           <w:p w14:paraId="3D79B9C3" w14:textId="77777777" w:rsidR="00F0077B" w:rsidRPr="00F0077B" w:rsidRDefault="00F0077B" w:rsidP="00F0077B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0077B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:kern w:val="2"/>
               </w:rPr>
               <w:t>pCO2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="01D852EC" w14:textId="77777777" w:rsidR="00F0077B" w:rsidRPr="00335207" w:rsidRDefault="00F0077B" w:rsidP="00F0077B">
+          <w:p w14:paraId="01D852EC" w14:textId="6BB9D489" w:rsidR="00F0077B" w:rsidRPr="00335207" w:rsidRDefault="00F0077B" w:rsidP="00F0077B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00335207">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:kern w:val="2"/>
               </w:rPr>
-              <w:t>Arterial   &lt; 20             &gt; 65mmHg</w:t>
+              <w:t>Arterial   &lt; 20             &gt; 65</w:t>
+            </w:r>
+            <w:r w:rsidR="00243C4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00335207">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>mmHg</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62F1DC7B" w14:textId="77777777" w:rsidR="00F0077B" w:rsidRPr="00335207" w:rsidRDefault="00F0077B" w:rsidP="00F0077B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00335207">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:kern w:val="2"/>
               </w:rPr>
               <w:t xml:space="preserve">Venous </w:t>
             </w:r>
             <w:r w:rsidR="00281D63" w:rsidRPr="00335207">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:kern w:val="2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00335207">
               <w:rPr>
@@ -3138,58 +3233,69 @@
             <w:r w:rsidRPr="00335207">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:kern w:val="2"/>
               </w:rPr>
               <w:t>terial       ≤ 44 mmHg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5950" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="3DBAC7"/>
           </w:tcPr>
           <w:p w14:paraId="689D2213" w14:textId="77777777" w:rsidR="00F0077B" w:rsidRPr="00335207" w:rsidRDefault="00F0077B" w:rsidP="00335207">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00335207">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="2"/>
               </w:rPr>
-              <w:t>TRANSFUSION SERVICES</w:t>
+              <w:t>TRANSFUSION</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00335207">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> SERVICES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F0077B" w:rsidRPr="00335207" w14:paraId="631386AD" w14:textId="77777777" w:rsidTr="00335207">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2078" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="4A69082D" w14:textId="77777777" w:rsidR="00F0077B" w:rsidRPr="00F0077B" w:rsidRDefault="00F0077B" w:rsidP="00F0077B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0077B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
@@ -3201,51 +3307,67 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="3A6B7267" w14:textId="77777777" w:rsidR="00F0077B" w:rsidRPr="00335207" w:rsidRDefault="00F0077B" w:rsidP="00F0077B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0077B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:kern w:val="2"/>
               </w:rPr>
-              <w:t>&gt; 2999 ng/L FIRST critical result, additional calls ONLY if no previous &gt; 2999 ng/L within past 24 hours</w:t>
+              <w:t xml:space="preserve">&gt; 2999 ng/L FIRST critical result, additional calls ONLY if </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F0077B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>no</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F0077B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> previous &gt; 2999 ng/L within past 24 hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5950" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B1E4E9"/>
           </w:tcPr>
           <w:p w14:paraId="47109AE8" w14:textId="77777777" w:rsidR="00F0077B" w:rsidRPr="00335207" w:rsidRDefault="00F0077B" w:rsidP="00F0077B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00335207">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="2"/>
               </w:rPr>
               <w:t>Newborn Positive Direct Antiglobulin Test (DAT)</w:t>
             </w:r>
           </w:p>
@@ -3479,51 +3601,67 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5950" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B1E4E9"/>
           </w:tcPr>
           <w:p w14:paraId="2BD04656" w14:textId="77777777" w:rsidR="00F0077B" w:rsidRPr="00335207" w:rsidRDefault="00F0077B" w:rsidP="00F0077B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00335207">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:kern w:val="2"/>
               </w:rPr>
-              <w:t>Titer &gt; 32 in pregnancy  Titer &gt; 8 for Anti-K</w:t>
+              <w:t xml:space="preserve">Titer &gt; 32 in </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00335207">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>pregnancy  Titer</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00335207">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &gt; 8 for Anti-K</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F0077B" w:rsidRPr="00335207" w14:paraId="5CBA839D" w14:textId="77777777" w:rsidTr="00335207">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2078" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="2753D155" w14:textId="77777777" w:rsidR="00F0077B" w:rsidRPr="00F0077B" w:rsidRDefault="00F0077B" w:rsidP="00F0077B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
@@ -3538,94 +3676,209 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5950" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B1E4E9"/>
           </w:tcPr>
           <w:p w14:paraId="6D9DE080" w14:textId="77777777" w:rsidR="00F0077B" w:rsidRPr="00335207" w:rsidRDefault="00F0077B" w:rsidP="00F0077B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00335207">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:kern w:val="2"/>
               </w:rPr>
               <w:t>Suspected passenger lymphocyte syndrome</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F0077B" w:rsidRPr="00335207" w14:paraId="22E2C8FC" w14:textId="77777777" w:rsidTr="00335207">
+      <w:tr w:rsidR="00492E42" w:rsidRPr="00335207" w14:paraId="2E18E766" w14:textId="77777777" w:rsidTr="00335207">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2078" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="7A57F446" w14:textId="77777777" w:rsidR="00F0077B" w:rsidRPr="00F0077B" w:rsidRDefault="00F0077B" w:rsidP="00F0077B">
+          <w:p w14:paraId="0E7E4369" w14:textId="77777777" w:rsidR="00492E42" w:rsidRPr="00F0077B" w:rsidRDefault="00492E42" w:rsidP="00F0077B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="1B432442" w14:textId="77777777" w:rsidR="00F0077B" w:rsidRPr="00335207" w:rsidRDefault="00F0077B" w:rsidP="00F0077B">
+          <w:p w14:paraId="1CECBDEE" w14:textId="77777777" w:rsidR="00492E42" w:rsidRPr="00335207" w:rsidRDefault="00492E42" w:rsidP="00F0077B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5950" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B1E4E9"/>
           </w:tcPr>
-          <w:p w14:paraId="79D2B125" w14:textId="77777777" w:rsidR="00F0077B" w:rsidRPr="00335207" w:rsidRDefault="00F0077B" w:rsidP="00F0077B">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="413F2270" w14:textId="1D1BEDAE" w:rsidR="00492E42" w:rsidRPr="00335207" w:rsidRDefault="00492E42" w:rsidP="00F0077B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00492E42">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>An acute or delayed hemolytic transfusion reaction with identification of new clinically significant antibodies</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00492E42" w:rsidRPr="00335207" w14:paraId="15D380A0" w14:textId="77777777" w:rsidTr="00335207">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2078" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CBF4788" w14:textId="77777777" w:rsidR="00492E42" w:rsidRPr="00F0077B" w:rsidRDefault="00492E42" w:rsidP="00F0077B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="31280D97" w14:textId="77777777" w:rsidR="00492E42" w:rsidRPr="00335207" w:rsidRDefault="00492E42" w:rsidP="00F0077B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5950" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B1E4E9"/>
+          </w:tcPr>
+          <w:p w14:paraId="689E23E2" w14:textId="77BEFE8B" w:rsidR="00492E42" w:rsidRPr="00335207" w:rsidRDefault="00492E42" w:rsidP="00F0077B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00492E42">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>A newly identified alloantibody present in the eluate of a recently transfused patient</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F0077B" w:rsidRPr="00335207" w14:paraId="22E2C8FC" w14:textId="77777777" w:rsidTr="00335207">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2078" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A57F446" w14:textId="77777777" w:rsidR="00F0077B" w:rsidRPr="00F0077B" w:rsidRDefault="00F0077B" w:rsidP="00F0077B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B432442" w14:textId="77777777" w:rsidR="00F0077B" w:rsidRPr="00335207" w:rsidRDefault="00F0077B" w:rsidP="00F0077B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5950" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B1E4E9"/>
+          </w:tcPr>
+          <w:p w14:paraId="79D2B125" w14:textId="62666315" w:rsidR="00F0077B" w:rsidRPr="00335207" w:rsidRDefault="00492E42" w:rsidP="00F0077B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00492E42">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>A newly identified Anti-Jka or -Jkb with a positive DAT due to C3 in a recently transfused patient</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="71453ECA" w14:textId="77777777" w:rsidR="00F0077B" w:rsidRPr="00F0077B" w:rsidRDefault="00F0077B" w:rsidP="00F0077B">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0886C405" w14:textId="77777777" w:rsidR="00B81C01" w:rsidRPr="00E01414" w:rsidRDefault="00B81C01" w:rsidP="00CC068D">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="106"/>
         <w:tblW w:w="11148" w:type="dxa"/>
@@ -3653,92 +3906,100 @@
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="000000"/>
           </w:tcPr>
           <w:p w14:paraId="351AB860" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:b/>
                 <w:caps/>
                 <w:color w:val="FFFFFF"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Table A: Critical Values </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>continued</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC068D" w:rsidRPr="00CC068D" w14:paraId="092D864D" w14:textId="77777777" w:rsidTr="00CC068D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11148" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FABF8F"/>
           </w:tcPr>
           <w:p w14:paraId="33EF94D5" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
-              <w:t>THERAPEUTIC DRUGS /  TOXICOLOGY</w:t>
-            </w:r>
+              <w:t xml:space="preserve">THERAPEUTIC DRUGS </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CC068D">
+              <w:rPr>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+              <w:t>/  TOXICOLOGY</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC068D" w:rsidRPr="00CC068D" w14:paraId="41C4EC7F" w14:textId="77777777" w:rsidTr="00CC068D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
           </w:tcPr>
           <w:p w14:paraId="3285E00F" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
@@ -3814,1241 +4075,1466 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
           </w:tcPr>
           <w:p w14:paraId="71360E06" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>Critical Results</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC068D" w:rsidRPr="00CC068D" w14:paraId="689F02EF" w14:textId="77777777" w:rsidTr="00CC068D">
+      <w:tr w:rsidR="003062ED" w:rsidRPr="00CC068D" w14:paraId="689F02EF" w14:textId="77777777" w:rsidTr="00CC068D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3AB1A8C4" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
+          <w:p w14:paraId="3AB1A8C4" w14:textId="77777777" w:rsidR="003062ED" w:rsidRPr="00CC068D" w:rsidRDefault="003062ED" w:rsidP="00CC068D">
             <w:pPr>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>Acetaminophen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="4CA43EDE" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
+          <w:p w14:paraId="4CA43EDE" w14:textId="77777777" w:rsidR="003062ED" w:rsidRPr="00CC068D" w:rsidRDefault="003062ED" w:rsidP="00CC068D">
             <w:pPr>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>&gt; 150 mcg/mL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="540CB86B" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
+          <w:p w14:paraId="540CB86B" w14:textId="3A0477F7" w:rsidR="003062ED" w:rsidRPr="00CC068D" w:rsidRDefault="003062ED" w:rsidP="00CC068D">
             <w:pPr>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
-              <w:t>Pentobarbital</w:t>
+              <w:t>Phenobarbital</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4043" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="070BBEAF" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
+          <w:p w14:paraId="070BBEAF" w14:textId="03A71F05" w:rsidR="003062ED" w:rsidRPr="00CC068D" w:rsidRDefault="003062ED" w:rsidP="00CC068D">
             <w:pPr>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
-              <w:t>&gt; 45 ug/mL</w:t>
+              <w:t>≥ 45.0 ug/mL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC068D" w:rsidRPr="00CC068D" w14:paraId="6785EC34" w14:textId="77777777" w:rsidTr="00CC068D">
+      <w:tr w:rsidR="003062ED" w:rsidRPr="00CC068D" w14:paraId="6785EC34" w14:textId="77777777" w:rsidTr="00CC068D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="37406FFA" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
+          <w:p w14:paraId="37406FFA" w14:textId="77777777" w:rsidR="003062ED" w:rsidRPr="00CC068D" w:rsidRDefault="003062ED" w:rsidP="00CC068D">
             <w:pPr>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>Amikacin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3E14ABE7" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
+          <w:p w14:paraId="3E14ABE7" w14:textId="3EABA572" w:rsidR="003062ED" w:rsidRPr="00CC068D" w:rsidRDefault="003062ED" w:rsidP="00CC068D">
             <w:pPr>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
-              <w:t>Peak ≥60.0 ug/mL; Trough ≥6.0 ug/mL</w:t>
+              <w:t>Peak ≥</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC068D">
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+              <w:t>60.0 ug/mL; Trough ≥6.0 ug/mL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3A138DD7" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
+          <w:p w14:paraId="3A138DD7" w14:textId="4E4F969E" w:rsidR="003062ED" w:rsidRPr="00CC068D" w:rsidRDefault="003062ED" w:rsidP="00CC068D">
             <w:pPr>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
-              <w:t>Phenobarbital</w:t>
+              <w:t>Phenytoin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4043" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1B35518A" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
+          <w:p w14:paraId="1B35518A" w14:textId="0BE1E3DC" w:rsidR="003062ED" w:rsidRPr="00CC068D" w:rsidRDefault="003062ED" w:rsidP="00CC068D">
             <w:pPr>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
-              <w:t>≥ 45.0 ug/mL</w:t>
+              <w:t>≥ 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC068D">
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+              <w:t>.0 ug/mL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC068D" w:rsidRPr="00CC068D" w14:paraId="37C80779" w14:textId="77777777" w:rsidTr="00CC068D">
+      <w:tr w:rsidR="003062ED" w:rsidRPr="00CC068D" w14:paraId="37C80779" w14:textId="77777777" w:rsidTr="00CC068D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="17C37543" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
+          <w:p w14:paraId="17C37543" w14:textId="77777777" w:rsidR="003062ED" w:rsidRPr="00CC068D" w:rsidRDefault="003062ED" w:rsidP="00CC068D">
             <w:pPr>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>Carbamazepine</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="4076542C" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
+          <w:p w14:paraId="4076542C" w14:textId="77777777" w:rsidR="003062ED" w:rsidRPr="00CC068D" w:rsidRDefault="003062ED" w:rsidP="00CC068D">
             <w:pPr>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>≥ 15.1 ug/mL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1687E4BE" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
+          <w:p w14:paraId="1687E4BE" w14:textId="3B013275" w:rsidR="003062ED" w:rsidRPr="00CC068D" w:rsidRDefault="003062ED" w:rsidP="00CC068D">
             <w:pPr>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
-              <w:t>Phenytoin</w:t>
+              <w:t>Salicylate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4043" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="765F0ECF" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
+          <w:p w14:paraId="765F0ECF" w14:textId="78CC7D31" w:rsidR="003062ED" w:rsidRPr="00CC068D" w:rsidRDefault="003062ED" w:rsidP="00CC068D">
             <w:pPr>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
-              <w:t>≥ 22.0 ug/mL</w:t>
+              <w:t>≥ 30.0 mg/dL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC068D" w:rsidRPr="00CC068D" w14:paraId="091E499F" w14:textId="77777777" w:rsidTr="00CC068D">
+      <w:tr w:rsidR="003062ED" w:rsidRPr="00CC068D" w14:paraId="091E499F" w14:textId="77777777" w:rsidTr="00CC068D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="0FD37292" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
+          <w:p w14:paraId="0FD37292" w14:textId="77777777" w:rsidR="003062ED" w:rsidRPr="00CC068D" w:rsidRDefault="003062ED" w:rsidP="00CC068D">
             <w:pPr>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>Digoxin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3DDEF4B3" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
+          <w:p w14:paraId="3DDEF4B3" w14:textId="4225C963" w:rsidR="003062ED" w:rsidRPr="00CC068D" w:rsidRDefault="003062ED" w:rsidP="00CC068D">
             <w:pPr>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
-              <w:t>≥2.1 ng/mL</w:t>
+              <w:t>≥</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC068D">
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+              <w:t>2.1 ng/mL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="2D5E5091" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
-[...9 lines deleted...]
-              <w:t>Salicylate</w:t>
+          <w:p w14:paraId="2D5E5091" w14:textId="0B7D47EC" w:rsidR="003062ED" w:rsidRPr="00CC068D" w:rsidRDefault="003062ED" w:rsidP="00CC068D">
+            <w:pPr>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+              <w:t>Tacrolimus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4043" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1645A6D7" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
-[...4 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="1645A6D7" w14:textId="1B122732" w:rsidR="003062ED" w:rsidRPr="00CC068D" w:rsidRDefault="003062ED" w:rsidP="00CC068D">
+            <w:pPr>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+              <w:t>Trough</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0040645C">
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
-              <w:t>≥ 30.0 mg/dL</w:t>
+              <w:t>≥</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 20 ng/ml</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC068D" w:rsidRPr="00CC068D" w14:paraId="7E629DEC" w14:textId="77777777" w:rsidTr="00CC068D">
+      <w:tr w:rsidR="003062ED" w:rsidRPr="00CC068D" w14:paraId="7E629DEC" w14:textId="77777777" w:rsidTr="00CC068D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="69FAFF1F" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
+          <w:p w14:paraId="69FAFF1F" w14:textId="77777777" w:rsidR="003062ED" w:rsidRPr="00CC068D" w:rsidRDefault="003062ED" w:rsidP="00CC068D">
             <w:pPr>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>Free Phenytoin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="5D1A4876" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
+          <w:p w14:paraId="5D1A4876" w14:textId="2FFAC35E" w:rsidR="003062ED" w:rsidRPr="00CC068D" w:rsidRDefault="003062ED" w:rsidP="00CC068D">
             <w:pPr>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
-              <w:t>&gt; 3.0 ug/mL</w:t>
+              <w:t>≥</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2.6 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC068D">
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+              <w:t>ug/mL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="545ACEE7" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
+          <w:p w14:paraId="545ACEE7" w14:textId="3367DEC2" w:rsidR="003062ED" w:rsidRPr="00CC068D" w:rsidRDefault="003062ED" w:rsidP="00CC068D">
             <w:pPr>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>Theophylline</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4043" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3AC04D4F" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
+          <w:p w14:paraId="3AC04D4F" w14:textId="5DA9F7CC" w:rsidR="003062ED" w:rsidRPr="00CC068D" w:rsidRDefault="003062ED" w:rsidP="00CC068D">
             <w:pPr>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>≥ 20.0 ug/mL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC068D" w:rsidRPr="00CC068D" w14:paraId="3AF83627" w14:textId="77777777" w:rsidTr="00CC068D">
+      <w:tr w:rsidR="003062ED" w:rsidRPr="00CC068D" w14:paraId="3AF83627" w14:textId="77777777" w:rsidTr="000517EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="285158DA" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
+          <w:p w14:paraId="285158DA" w14:textId="77777777" w:rsidR="003062ED" w:rsidRPr="00CC068D" w:rsidRDefault="003062ED" w:rsidP="0040645C">
             <w:pPr>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>Gentamicin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="53CA6F3F" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
+          <w:p w14:paraId="53CA6F3F" w14:textId="4FAAB5A5" w:rsidR="003062ED" w:rsidRPr="00CC068D" w:rsidRDefault="003062ED" w:rsidP="0040645C">
             <w:pPr>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
-              <w:t>Peak  ≥20.0 ug/mL; Trough ≥ 1.1 ug/mL</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="181AABBD" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
+              <w:t>Peak ≥20.0 ug/mL; Trough ≥ 1.1 ug/mL</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="181AABBD" w14:textId="77777777" w:rsidR="003062ED" w:rsidRPr="00CC068D" w:rsidRDefault="003062ED" w:rsidP="0040645C">
             <w:pPr>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>Neonates: Trough &gt;/= 1.6 ug/mL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="523B420F" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
+          <w:p w14:paraId="523B420F" w14:textId="3D8F8874" w:rsidR="003062ED" w:rsidRPr="00CC068D" w:rsidRDefault="003062ED" w:rsidP="0040645C">
             <w:pPr>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>Tobramycin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4043" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="46620F78" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
+          <w:p w14:paraId="46620F78" w14:textId="37FDFADD" w:rsidR="003062ED" w:rsidRPr="00CC068D" w:rsidRDefault="003062ED" w:rsidP="0040645C">
             <w:pPr>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
-              <w:t>Peak ≥ 20.0  ug/mL; Trough ≥ 1.0 ug/mL</w:t>
+              <w:t>Peak ≥ 20.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC068D">
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+              <w:t>ug/mL; Trough ≥ 1.0 ug/mL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC068D" w:rsidRPr="00CC068D" w14:paraId="3362C299" w14:textId="77777777" w:rsidTr="00CC068D">
+      <w:tr w:rsidR="003062ED" w:rsidRPr="00CC068D" w14:paraId="5D90EEA7" w14:textId="77777777" w:rsidTr="000517EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="5F423B8D" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
+          <w:p w14:paraId="625FF16D" w14:textId="282A2C43" w:rsidR="003062ED" w:rsidRPr="00CC068D" w:rsidRDefault="003062ED" w:rsidP="0040645C">
             <w:pPr>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>Lidocaine</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="0AF371B5" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
+          <w:p w14:paraId="15BDBE3D" w14:textId="7E8473DA" w:rsidR="003062ED" w:rsidRPr="00CC068D" w:rsidRDefault="003062ED" w:rsidP="0040645C">
             <w:pPr>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
-              <w:t>&gt;6.0 ug/mL</w:t>
+              <w:t>&gt;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC068D">
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+              <w:t>6.0 ug/mL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="385DEC4B" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
+          <w:p w14:paraId="2B37E342" w14:textId="4ABE28BD" w:rsidR="003062ED" w:rsidRPr="00CC068D" w:rsidRDefault="003062ED" w:rsidP="0040645C">
             <w:pPr>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>Valproic Acid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4043" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="063ED44A" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
+          <w:p w14:paraId="1A161E31" w14:textId="7F784F6B" w:rsidR="003062ED" w:rsidRPr="00CC068D" w:rsidRDefault="003062ED" w:rsidP="0040645C">
             <w:pPr>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&gt;150 ug/mL </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC068D" w:rsidRPr="00CC068D" w14:paraId="373187DE" w14:textId="77777777" w:rsidTr="00CC068D">
+      <w:tr w:rsidR="003062ED" w:rsidRPr="00CC068D" w14:paraId="3362C299" w14:textId="77777777" w:rsidTr="00CC068D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6ED02565" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
+          <w:p w14:paraId="5F423B8D" w14:textId="53A4E69F" w:rsidR="003062ED" w:rsidRPr="00CC068D" w:rsidRDefault="003062ED" w:rsidP="0040645C">
             <w:pPr>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>Lithium</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="42378E46" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
+          <w:p w14:paraId="0AF371B5" w14:textId="3564DC12" w:rsidR="003062ED" w:rsidRPr="00CC068D" w:rsidRDefault="003062ED" w:rsidP="0040645C">
             <w:pPr>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
-              <w:t>≥1.50 mmol/L</w:t>
+              <w:t>≥</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC068D">
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+              <w:t>1.50 mmol/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6859F390" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
+          <w:p w14:paraId="385DEC4B" w14:textId="1EA96068" w:rsidR="003062ED" w:rsidRPr="00CC068D" w:rsidRDefault="003062ED" w:rsidP="0040645C">
             <w:pPr>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>Valproic Acid, Free</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4043" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="5DE1B6E0" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
+          <w:p w14:paraId="063ED44A" w14:textId="6A0C0CBC" w:rsidR="003062ED" w:rsidRPr="00CC068D" w:rsidRDefault="003062ED" w:rsidP="0040645C">
             <w:pPr>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>&gt;40 ug/mL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC068D" w:rsidRPr="00CC068D" w14:paraId="7DA304C5" w14:textId="77777777" w:rsidTr="00CC068D">
+      <w:tr w:rsidR="003062ED" w:rsidRPr="00CC068D" w14:paraId="373187DE" w14:textId="77777777" w:rsidTr="00CC068D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="023616FC" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
+          <w:p w14:paraId="6ED02565" w14:textId="6DC190BC" w:rsidR="003062ED" w:rsidRPr="00CC068D" w:rsidRDefault="003062ED" w:rsidP="0040645C">
             <w:pPr>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>Acetone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="701C7206" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
+          <w:p w14:paraId="42378E46" w14:textId="17D095A1" w:rsidR="003062ED" w:rsidRPr="00CC068D" w:rsidRDefault="003062ED" w:rsidP="0040645C">
             <w:pPr>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>≥ 10 mg/dL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="0E4F3E08" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
+          <w:p w14:paraId="6859F390" w14:textId="3116D1DF" w:rsidR="003062ED" w:rsidRPr="00CC068D" w:rsidRDefault="003062ED" w:rsidP="0040645C">
             <w:pPr>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>Vancomycin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4043" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="110B680A" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
+          <w:p w14:paraId="5DE1B6E0" w14:textId="2B9046C4" w:rsidR="003062ED" w:rsidRPr="00CC068D" w:rsidRDefault="003062ED" w:rsidP="0040645C">
             <w:pPr>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>≥ 25.1 ug/mL Trough</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC068D" w:rsidRPr="00CC068D" w14:paraId="13C96EF4" w14:textId="77777777" w:rsidTr="00CC068D">
+      <w:tr w:rsidR="003062ED" w:rsidRPr="00CC068D" w14:paraId="7DA304C5" w14:textId="77777777" w:rsidTr="00CC068D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="71FB0228" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
+          <w:p w14:paraId="023616FC" w14:textId="188E1BC5" w:rsidR="003062ED" w:rsidRPr="00CC068D" w:rsidRDefault="003062ED" w:rsidP="0040645C">
             <w:pPr>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>Methanol</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="458EBDD4" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
+          <w:p w14:paraId="701C7206" w14:textId="3808FBA2" w:rsidR="003062ED" w:rsidRPr="00CC068D" w:rsidRDefault="003062ED" w:rsidP="0040645C">
             <w:pPr>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>≥ 10 mg/dL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="10154D41" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
+          <w:p w14:paraId="0E4F3E08" w14:textId="2C6C09BA" w:rsidR="003062ED" w:rsidRPr="00CC068D" w:rsidRDefault="003062ED" w:rsidP="0040645C">
             <w:pPr>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>Ethylene Glycol</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4043" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1C4164EC" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
+          <w:p w14:paraId="110B680A" w14:textId="5B8E7994" w:rsidR="003062ED" w:rsidRPr="00CC068D" w:rsidRDefault="003062ED" w:rsidP="0040645C">
             <w:pPr>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>≥ 10 mg/dL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC068D" w:rsidRPr="00CC068D" w14:paraId="59C449D5" w14:textId="77777777" w:rsidTr="00CC068D">
+      <w:tr w:rsidR="003062ED" w:rsidRPr="00CC068D" w14:paraId="13C96EF4" w14:textId="77777777" w:rsidTr="00CC068D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="31B2497A" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
+          <w:p w14:paraId="71FB0228" w14:textId="14B67BA9" w:rsidR="003062ED" w:rsidRPr="00CC068D" w:rsidRDefault="003062ED" w:rsidP="0040645C">
             <w:pPr>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>Isopropanol</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1FB9A810" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
+          <w:p w14:paraId="458EBDD4" w14:textId="4BAA4DE4" w:rsidR="003062ED" w:rsidRPr="00CC068D" w:rsidRDefault="003062ED" w:rsidP="0040645C">
             <w:pPr>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>≥ 10 mg/dL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="30712004" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
+          <w:p w14:paraId="10154D41" w14:textId="0524C072" w:rsidR="003062ED" w:rsidRPr="00CC068D" w:rsidRDefault="003062ED" w:rsidP="0040645C">
             <w:pPr>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>Ethanol (blood)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4043" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="7EE607C0" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
+          <w:p w14:paraId="1C4164EC" w14:textId="4ECF4788" w:rsidR="003062ED" w:rsidRPr="00CC068D" w:rsidRDefault="003062ED" w:rsidP="0040645C">
             <w:pPr>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>≥300 mg/dL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC068D" w:rsidRPr="00CC068D" w14:paraId="3F7622A8" w14:textId="77777777" w:rsidTr="00CC068D">
+      <w:tr w:rsidR="003062ED" w:rsidRPr="00CC068D" w14:paraId="59C449D5" w14:textId="77777777" w:rsidTr="00CC068D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="5A515E99" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
+          <w:p w14:paraId="31B2497A" w14:textId="61C0B219" w:rsidR="003062ED" w:rsidRPr="00CC068D" w:rsidRDefault="003062ED" w:rsidP="0040645C">
             <w:pPr>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>Clozapine</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="7EA6F4D6" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
+          <w:p w14:paraId="1FB9A810" w14:textId="451E6AFE" w:rsidR="003062ED" w:rsidRPr="00CC068D" w:rsidRDefault="003062ED" w:rsidP="0040645C">
             <w:pPr>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
-              <w:t>&gt;1500ng/mL</w:t>
+              <w:t>&gt;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC068D">
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+              <w:t>1500</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC068D">
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+              <w:t>ng/mL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="660BAD1A" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
+          <w:p w14:paraId="30712004" w14:textId="00F8038D" w:rsidR="003062ED" w:rsidRPr="00CC068D" w:rsidRDefault="003062ED" w:rsidP="0040645C">
             <w:pPr>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4043" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="68FCA5EB" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
+          <w:p w14:paraId="7EE607C0" w14:textId="45ACF537" w:rsidR="003062ED" w:rsidRPr="00CC068D" w:rsidRDefault="003062ED" w:rsidP="0040645C">
+            <w:pPr>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003062ED" w:rsidRPr="00CC068D" w14:paraId="3F7622A8" w14:textId="77777777" w:rsidTr="00CC068D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A515E99" w14:textId="77777777" w:rsidR="003062ED" w:rsidRPr="00CC068D" w:rsidRDefault="003062ED" w:rsidP="0040645C">
+            <w:pPr>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC068D">
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+              <w:t>Clozapine</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EA6F4D6" w14:textId="5D987460" w:rsidR="003062ED" w:rsidRPr="00CC068D" w:rsidRDefault="003062ED" w:rsidP="0040645C">
+            <w:pPr>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC068D">
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+              <w:t>&gt;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC068D">
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+              <w:t>6.0 ug/mL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1867" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="660BAD1A" w14:textId="77777777" w:rsidR="003062ED" w:rsidRPr="00CC068D" w:rsidRDefault="003062ED" w:rsidP="0040645C">
+            <w:pPr>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4043" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="68FCA5EB" w14:textId="77777777" w:rsidR="003062ED" w:rsidRPr="00CC068D" w:rsidRDefault="003062ED" w:rsidP="0040645C">
             <w:pPr>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="321C4B4B" w14:textId="77777777" w:rsidR="00335207" w:rsidRDefault="00335207">
       <w:pPr>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk160777014"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11160" w:type="dxa"/>
         <w:tblInd w:w="-679" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -5117,58 +5603,58 @@
             </w:pPr>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Positive Blood Culture (blood, blood products, transfusion reaction) or new positive blood culture smear with Biofire BCID result when indicated </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72E6EA7C" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Organisms: S. pyogenes, S. pneumoniae, C. auris, </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC068D">
               <w:t>H. influenzae, N. meningitidis, Salmonella spp, L. monocytogenes </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FBE9AB3" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
+          <w:p w14:paraId="1FBE9AB3" w14:textId="5DB04DEF" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00CC068D">
-              <w:t>Resistance markers from BCID:  mcr-1, vanA, vanB, CTX-M, VIM, OXA, NDM, KPC, IMP</w:t>
+              <w:t>Resistance markers from BCID: mcr-1, vanA, vanB, CTX-M, VIM, OXA, NDM, KPC, IMP</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC068D" w:rsidRPr="00CC068D" w14:paraId="23CD4531" w14:textId="77777777" w:rsidTr="00CC068D">
         <w:trPr>
           <w:trHeight w:val="2060"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="618D74F7" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
             <w:pPr>
               <w:ind w:right="-180"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
@@ -5584,62 +6070,62 @@
                 <w:iCs/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>Neisseria meningitidis</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> in blood or CSF (invasive disease) - Page Epidemiology (2399) if seen on gram stain</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC068D" w:rsidRPr="00CC068D" w14:paraId="0164EB3B" w14:textId="77777777" w:rsidTr="00CC068D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B7ACF07" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
+          <w:p w14:paraId="0B7ACF07" w14:textId="22EC48C4" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
             <w:pPr>
               <w:ind w:right="-180"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diseases of the newborn:  Group B beta Streptococci, CMV, HSV, </w:t>
+              <w:t xml:space="preserve">Diseases of the newborn: Group B beta Streptococci, CMV, HSV, </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>H. influenza</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>Listeria spp</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
@@ -5677,71 +6163,71 @@
       <w:tr w:rsidR="00CC068D" w:rsidRPr="00CC068D" w14:paraId="6D20591C" w14:textId="77777777" w:rsidTr="00CC068D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="17A0E5F1" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
             <w:pPr>
               <w:ind w:right="-180"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>Positive Epstein-Barr Virus by PCR if ≥ 10,000 IU/ml – blood or CSF</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12A2082D" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
+          <w:p w14:paraId="12A2082D" w14:textId="7888CBA4" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
             <w:pPr>
               <w:ind w:right="-180"/>
               <w:rPr>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Exception: </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="212121"/>
               </w:rPr>
-              <w:t xml:space="preserve"> BMT unit: Any viral loads &gt;10,000 within a month of the initial result does not need to be called again (approved by Dr. Devine 02/2017)</w:t>
+              <w:t>BMT unit: Any viral loads &gt;10,000 within a month of the initial result does not need to be called again (approved by Dr. Devine 02/2017)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC068D" w:rsidRPr="00CC068D" w14:paraId="725BECB1" w14:textId="77777777" w:rsidTr="00CC068D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0D07768E" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
             <w:pPr>
               <w:ind w:right="-180"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
@@ -5767,195 +6253,140 @@
               <w:ind w:right="-180"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Positive </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Influenza A/B </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">tests: (inpatient is a critical value, outpatient is a courtesy call)  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E3329CB" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
+          <w:p w14:paraId="0E3329CB" w14:textId="32F95986" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
             <w:pPr>
               <w:ind w:right="-180"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
-              <w:t>Exception:  Calls DO NOT need to be made to the emergency room at UH or OSUE.</w:t>
+              <w:t>Exception: Calls DO NOT need to be made to the emergency room at UH or OSUE.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5BD70E09" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>NOTE:</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">  if an </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>Influenza A</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> has been called initially and is positive by another methodology, the code CVPC (critical value previously called) can be added to the report instead of making several calls   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:bookmarkEnd w:id="0"/>
       <w:tr w:rsidR="00CC068D" w:rsidRPr="00CC068D" w14:paraId="73B4E346" w14:textId="77777777" w:rsidTr="00CC068D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6154224E" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
+          <w:p w14:paraId="6154224E" w14:textId="0B34968F" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00983A3A" w:rsidP="00CC068D">
             <w:pPr>
               <w:ind w:right="-180"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="1" w:name="_Hlk147475703"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00CC068D">
+            <w:r w:rsidRPr="00983A3A">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Dimorphic molds (</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00CC068D">
+              <w:t xml:space="preserve">Any detection of clinically significant fungi from any specimen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00983A3A">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>BUT NAILS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00983A3A">
               <w:rPr>
                 <w:bCs/>
-                <w:i/>
-[...61 lines deleted...]
-            <w:bookmarkEnd w:id="1"/>
+              </w:rPr>
+              <w:t>, such as members of the Mucorales (Zygomycetes) order, dimorphic fungal pathogens (Histoplasma capsulatum, Blastomyces dermatitidis, Coccidioides immitis-poasadsii, Talaromyces (Penicillium) marneffei, Sporothrix schenckii, and Paracoccidioides brasiliensis), Cryptococcus neoformans, Cryptococcus gattii, or Pneumocystis jirovecii</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC068D" w:rsidRPr="00CC068D" w14:paraId="2E96F6AB" w14:textId="77777777" w:rsidTr="00CC068D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7D7FE591" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
             <w:pPr>
               <w:ind w:right="-180"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:iCs/>
@@ -6032,59 +6463,107 @@
             <w:tcW w:w="11160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="64EEDDFB" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRPr="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00CC068D">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC068D">
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Positive rapid Malaria result</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="007726BF" w:rsidRPr="007726BF" w14:paraId="0E000EC2" w14:textId="77777777" w:rsidTr="00CC068D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11160" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C6F1EDE" w14:textId="7F0CC4ED" w:rsidR="007726BF" w:rsidRPr="007726BF" w:rsidRDefault="007726BF" w:rsidP="00CC068D">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007726BF">
+              <w:rPr>
+                <w:i/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Cryptococcus species</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007726BF" w:rsidRPr="007726BF" w14:paraId="2BAB2A5F" w14:textId="77777777" w:rsidTr="00CC068D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11160" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18CDD683" w14:textId="69B83AD4" w:rsidR="007726BF" w:rsidRPr="007726BF" w:rsidRDefault="007726BF" w:rsidP="00CC068D">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Candida auris</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="79C3A9AE" w14:textId="77777777" w:rsidR="00CD727E" w:rsidRDefault="00CD727E" w:rsidP="00850CC6">
-[...6 lines deleted...]
-    </w:p>
     <w:p w14:paraId="62516A8D" w14:textId="77777777" w:rsidR="00335207" w:rsidRDefault="00335207">
       <w:pPr>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="106"/>
         <w:tblW w:w="10973" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5063"/>
         <w:gridCol w:w="5910"/>
@@ -6430,51 +6909,59 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1ADB8DD7" w14:textId="77777777" w:rsidR="00D06467" w:rsidRPr="00D06467" w:rsidRDefault="00D06467" w:rsidP="00D06467">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D06467">
               <w:t xml:space="preserve">Positive </w:t>
             </w:r>
             <w:r w:rsidRPr="00D06467">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>C. difficile</w:t>
             </w:r>
             <w:r w:rsidRPr="00D06467">
-              <w:t xml:space="preserve"> Toxin (outpatient James patients and patients residing in congregate settings only)</w:t>
+              <w:t xml:space="preserve"> Toxin (outpatient </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D06467">
+              <w:t>James</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D06467">
+              <w:t xml:space="preserve"> patients and patients residing in congregate settings only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D06467" w14:paraId="0CCEF0A9" w14:textId="77777777" w:rsidTr="00335207">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0A26C7E2" w14:textId="77777777" w:rsidR="00D06467" w:rsidRPr="007D2221" w:rsidRDefault="00D06467" w:rsidP="00D06467">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D2221">
               <w:rPr>
@@ -6843,62 +7330,60 @@
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="56024DBC" w14:textId="77777777" w:rsidR="00D06467" w:rsidRPr="007D2221" w:rsidRDefault="00D06467" w:rsidP="00D06467">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="2" w:name="_Hlk114557441"/>
             <w:r w:rsidRPr="007D2221">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>BACTERIOLOGY</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkEnd w:id="2"/>
       </w:tr>
       <w:tr w:rsidR="00D06467" w14:paraId="7B76A28E" w14:textId="77777777" w:rsidTr="00335207">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3E1D0C88" w14:textId="77777777" w:rsidR="00D06467" w:rsidRPr="007D2221" w:rsidRDefault="00D06467" w:rsidP="00D06467">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="256" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="007D2221">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
@@ -6935,60 +7420,60 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="11472A09" w14:textId="77777777" w:rsidR="00D06467" w:rsidRPr="007D2221" w:rsidRDefault="00D06467" w:rsidP="00D06467">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
               </w:tabs>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:ind w:right="-180"/>
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="3" w:name="_Hlk114557519"/>
+            <w:bookmarkStart w:id="1" w:name="_Hlk114557519"/>
             <w:r w:rsidRPr="007D2221">
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">NICU respiratory specimens: Gram negative bacilli seen on Gram stain or growing in culture </w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkEnd w:id="3"/>
+        <w:bookmarkEnd w:id="1"/>
       </w:tr>
       <w:tr w:rsidR="00D06467" w14:paraId="698594BD" w14:textId="77777777" w:rsidTr="00335207">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="749A9651" w14:textId="77777777" w:rsidR="00D06467" w:rsidRPr="007D2221" w:rsidRDefault="00D06467" w:rsidP="00D06467">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D2221">
@@ -7001,109 +7486,109 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D06467" w14:paraId="7CE70BF5" w14:textId="77777777" w:rsidTr="00335207">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44A8057B" w14:textId="77777777" w:rsidR="00D06467" w:rsidRPr="007D2221" w:rsidRDefault="00D06467" w:rsidP="00D06467">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="4" w:name="_Hlk114557618"/>
+            <w:bookmarkStart w:id="2" w:name="_Hlk114557618"/>
             <w:r w:rsidRPr="007D2221">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Streptococcus pyogenes</w:t>
             </w:r>
             <w:r w:rsidRPr="007D2221">
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> (wound or tissue culture)</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkEnd w:id="4"/>
+        <w:bookmarkEnd w:id="2"/>
       </w:tr>
       <w:tr w:rsidR="00D06467" w14:paraId="3650A6F3" w14:textId="77777777" w:rsidTr="00335207">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="46C2B2C2" w14:textId="77777777" w:rsidR="00D06467" w:rsidRPr="007D2221" w:rsidRDefault="00D06467" w:rsidP="00D06467">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="5" w:name="_Hlk114557636"/>
+            <w:bookmarkStart w:id="3" w:name="_Hlk114557636"/>
             <w:r w:rsidRPr="007D2221">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Listeria spp</w:t>
             </w:r>
             <w:r w:rsidRPr="007D2221">
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
               <w:t>., any source</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkEnd w:id="5"/>
+        <w:bookmarkEnd w:id="3"/>
       </w:tr>
       <w:tr w:rsidR="00D06467" w14:paraId="56933333" w14:textId="77777777" w:rsidTr="00335207">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4F219663" w14:textId="77777777" w:rsidR="00D06467" w:rsidRPr="0072095D" w:rsidRDefault="00D06467" w:rsidP="00D06467">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
@@ -7187,269 +7672,314 @@
           </w:tcPr>
           <w:p w14:paraId="53E72872" w14:textId="77777777" w:rsidR="00D06467" w:rsidRPr="00415633" w:rsidRDefault="00D06467" w:rsidP="00335207">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00415633">
               <w:t>PF4 IgG Elisa Assay – positive and inconclusive results</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D06467" w:rsidRPr="007D1BDC" w14:paraId="608E23C4" w14:textId="77777777" w:rsidTr="00335207">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4745EC7C" w14:textId="77777777" w:rsidR="00D06467" w:rsidRPr="00415633" w:rsidRDefault="00D06467" w:rsidP="00335207">
+          <w:p w14:paraId="4745EC7C" w14:textId="79DB98FB" w:rsidR="00D06467" w:rsidRPr="00415633" w:rsidRDefault="00D06467" w:rsidP="00335207">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00415633">
               <w:t>Positive Pregnancy Tests for OR, ASU</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D06467" w:rsidRPr="007D1BDC" w14:paraId="1D59847E" w14:textId="77777777" w:rsidTr="00335207">
+      <w:tr w:rsidR="00B2616F" w:rsidRPr="007D1BDC" w14:paraId="389EA493" w14:textId="77777777" w:rsidTr="00335207">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47FF046C" w14:textId="77777777" w:rsidR="00D06467" w:rsidRPr="00415633" w:rsidRDefault="00D06467" w:rsidP="00335207">
+          <w:p w14:paraId="352DC9AC" w14:textId="670F59C7" w:rsidR="00B2616F" w:rsidRPr="00415633" w:rsidRDefault="00B2616F" w:rsidP="00335207">
             <w:pPr>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...4 lines deleted...]
-              <w:t>Rapid HIV – Blood/Body Fluid Exposure Protocols – Reactive results – call EHS or to nursing administrators as applicable</w:t>
+            </w:pPr>
+            <w:r>
+              <w:t>Positive HCG, Qualitative Urine/Serum testing at SSCBC for James patients only</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D06467" w:rsidRPr="00266498" w14:paraId="47D6BAF8" w14:textId="77777777" w:rsidTr="00335207">
+      <w:tr w:rsidR="00D06467" w:rsidRPr="007D1BDC" w14:paraId="1D59847E" w14:textId="77777777" w:rsidTr="00335207">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E3CA6C6" w14:textId="77777777" w:rsidR="00D06467" w:rsidRPr="00415633" w:rsidRDefault="00D06467" w:rsidP="00335207">
+          <w:p w14:paraId="47FF046C" w14:textId="77777777" w:rsidR="00D06467" w:rsidRPr="00415633" w:rsidRDefault="00D06467" w:rsidP="00335207">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
-                <w:strike/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00415633">
-              <w:t>High-Sensitivity Troponin I (HSTI) (&gt;299 ng/L) from the ED display “Call this result to ED” and require a Courtesy Call to ED nursing unit – includes ICC location</w:t>
+              <w:t>Rapid HIV – Blood/Body Fluid Exposure Protocols – Reactive results – call EHS or to nursing administrators as applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D06467" w:rsidRPr="007D1BDC" w14:paraId="16849356" w14:textId="77777777" w:rsidTr="00335207">
+      <w:tr w:rsidR="00D06467" w:rsidRPr="00266498" w14:paraId="47D6BAF8" w14:textId="77777777" w:rsidTr="00335207">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13CF890C" w14:textId="77777777" w:rsidR="00D06467" w:rsidRPr="00415633" w:rsidRDefault="00D06467" w:rsidP="00335207">
+          <w:p w14:paraId="0E3CA6C6" w14:textId="77777777" w:rsidR="00D06467" w:rsidRPr="00415633" w:rsidRDefault="00D06467" w:rsidP="00335207">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:strike/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00415633">
+              <w:t>High-Sensitivity Troponin I (HSTI) (&gt;299 ng/L) from the ED display “Call this result to ED” and require a Courtesy Call to ED nursing unit – includes ICC location</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D06467" w:rsidRPr="007D1BDC" w14:paraId="16849356" w14:textId="77777777" w:rsidTr="00335207">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13CF890C" w14:textId="5EEAACC8" w:rsidR="00D06467" w:rsidRPr="00415633" w:rsidRDefault="00D06467" w:rsidP="00335207">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00415633">
               <w:t xml:space="preserve">COVID-19 / </w:t>
             </w:r>
             <w:r w:rsidRPr="00415633">
               <w:rPr>
                 <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
               </w:rPr>
-              <w:t xml:space="preserve"> SARS-CoV-2 Detected Result</w:t>
+              <w:t>SARS-CoV-2 Detected Result</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1BC959BE" w14:textId="77777777" w:rsidR="00D06467" w:rsidRPr="00415633" w:rsidRDefault="00D06467" w:rsidP="00D06467">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00415633">
               <w:rPr>
                 <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
               </w:rPr>
               <w:t>Inpatients – call the floor / ODRC not needed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D06467" w:rsidRPr="002C41E0" w14:paraId="7B702C59" w14:textId="77777777" w:rsidTr="00335207">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7714FE64" w14:textId="77777777" w:rsidR="00D06467" w:rsidRPr="00415633" w:rsidRDefault="00D06467" w:rsidP="00335207">
+          <w:p w14:paraId="7714FE64" w14:textId="5ED0176B" w:rsidR="00D06467" w:rsidRPr="00415633" w:rsidRDefault="00D06467" w:rsidP="00335207">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00415633">
               <w:t>Synovasure</w:t>
+            </w:r>
+            <w:r w:rsidR="0033444F">
+              <w:t xml:space="preserve"> abnormal results only</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D06467" w:rsidRPr="007D2221" w14:paraId="6C27A1F6" w14:textId="77777777" w:rsidTr="00335207">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="19625370" w14:textId="77777777" w:rsidR="00D06467" w:rsidRPr="00415633" w:rsidRDefault="00D06467" w:rsidP="00335207">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00415633">
               <w:t xml:space="preserve">BAL Studies </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">for </w:t>
             </w:r>
             <w:r w:rsidRPr="00415633">
               <w:t>Morphologic review – OSU inpatients or outpatients only (Pathologists)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="477D5600" w14:textId="77777777" w:rsidR="00D06467" w:rsidRDefault="00D06467" w:rsidP="00D06467"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblInd w:w="-725" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5500"/>
         <w:gridCol w:w="5300"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D06467" w:rsidRPr="00986015" w14:paraId="294AF7EB" w14:textId="77777777" w:rsidTr="00335207">
+      <w:tr w:rsidR="006F799E" w:rsidRPr="00986015" w14:paraId="2B273FD0" w14:textId="77777777" w:rsidTr="006F799E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="000000"/>
           </w:tcPr>
-          <w:p w14:paraId="2E590CC0" w14:textId="77777777" w:rsidR="00D06467" w:rsidRPr="00986015" w:rsidRDefault="00D06467" w:rsidP="00335207">
+          <w:p w14:paraId="302233BA" w14:textId="77777777" w:rsidR="006F799E" w:rsidRPr="00986015" w:rsidRDefault="006F799E" w:rsidP="00335207">
             <w:pPr>
               <w:pStyle w:val="Default"/>
-              <w:rPr>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00986015">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:caps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D06467" w:rsidRPr="00986015" w14:paraId="294AF7EB" w14:textId="77777777" w:rsidTr="006F799E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E590CC0" w14:textId="77777777" w:rsidR="00D06467" w:rsidRPr="00986015" w:rsidRDefault="00D06467" w:rsidP="00335207">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:caps/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="4" w:name="_Hlk144363394"/>
+            <w:r w:rsidRPr="00986015">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:caps/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
               <w:t>Table D: Microbiology - Calls to Epidemiology 614 346 2399</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D06467" w:rsidRPr="00986015" w14:paraId="090BC39E" w14:textId="77777777" w:rsidTr="00335207">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C15C7DD" w14:textId="77777777" w:rsidR="00D06467" w:rsidRPr="00986015" w:rsidRDefault="00D06467" w:rsidP="00335207">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00986015">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
@@ -7910,68 +8440,68 @@
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00986015">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>N. meningitidis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5316E81D" w14:textId="77777777" w:rsidR="00D06467" w:rsidRPr="00986015" w:rsidRDefault="00D06467" w:rsidP="00335207">
+          <w:p w14:paraId="5316E81D" w14:textId="5CC6F405" w:rsidR="00D06467" w:rsidRPr="00986015" w:rsidRDefault="005E017E" w:rsidP="00335207">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00986015">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Any site</w:t>
+              <w:t>Sterile sites</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D06467" w:rsidRPr="00986015" w14:paraId="3775DD0B" w14:textId="77777777" w:rsidTr="00335207">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3BE80819" w14:textId="77777777" w:rsidR="00D06467" w:rsidRPr="00986015" w:rsidRDefault="00D06467" w:rsidP="00335207">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00986015">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="auto"/>
@@ -8001,59 +8531,61 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sterile sites</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D06467" w:rsidRPr="00986015" w14:paraId="12CEF9C5" w14:textId="77777777" w:rsidTr="00335207">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3FADBEA5" w14:textId="77777777" w:rsidR="00D06467" w:rsidRPr="00986015" w:rsidRDefault="00D06467" w:rsidP="00335207">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00986015">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>VRSA,VISA</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5300" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07779D02" w14:textId="77777777" w:rsidR="00D06467" w:rsidRPr="00986015" w:rsidRDefault="00D06467" w:rsidP="00335207">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00986015">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Any site</w:t>
             </w:r>
@@ -8092,51 +8624,51 @@
           <w:tcPr>
             <w:tcW w:w="5300" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1950F53A" w14:textId="77777777" w:rsidR="00D06467" w:rsidRPr="00986015" w:rsidRDefault="00D06467" w:rsidP="00335207">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00986015">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Any site</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:tbl>
     <w:p w14:paraId="13217024" w14:textId="77777777" w:rsidR="00D06467" w:rsidRPr="00986015" w:rsidRDefault="00D06467" w:rsidP="00D06467"/>
     <w:p w14:paraId="04D7D36C" w14:textId="77777777" w:rsidR="00D06467" w:rsidRPr="00986015" w:rsidRDefault="00D06467" w:rsidP="00D06467"/>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="106"/>
         <w:tblW w:w="5821" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3235"/>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="5490"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D06467" w:rsidRPr="00986015" w14:paraId="5025D483" w14:textId="77777777" w:rsidTr="00335207">
         <w:tc>
           <w:tcPr>
@@ -8400,66 +8932,66 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0E08032F" w14:textId="77777777" w:rsidR="00D06467" w:rsidRPr="00986015" w:rsidRDefault="00D06467" w:rsidP="00335207">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00986015">
               <w:t>Free Clinics - All Critical Values after 5pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="646EDE8A" w14:textId="77777777" w:rsidR="00D06467" w:rsidRPr="0072095D" w:rsidRDefault="00D06467" w:rsidP="00335207">
+          <w:p w14:paraId="646EDE8A" w14:textId="1454712F" w:rsidR="00D06467" w:rsidRPr="0072095D" w:rsidRDefault="00D06467" w:rsidP="00335207">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-              <w:instrText>HYPERLINK "../../APCP_Testing%20Info/Critical%20Result%20Exceptions/FW_%20Critical%20Result%20for%20Free%20Clinic%2003_2021.pdf"</w:instrText>
+            <w:r w:rsidR="006A3786">
+              <w:instrText>HYPERLINK "C:\\Users\\ful23\\AppData\\Local\\Temp\\APCP_Testing Info\\Critical Result Exceptions\\FW_ Critical Result for Free Clinic 03_2021.pdf"</w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0072095D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t xml:space="preserve">Dr. JoAnna </w:t>
             </w:r>
             <w:r w:rsidRPr="004E04C8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Jones</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C5C4461" w14:textId="77777777" w:rsidR="00D06467" w:rsidRPr="00986015" w:rsidRDefault="00D06467" w:rsidP="00335207">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
             </w:pPr>
@@ -8576,66 +9108,66 @@
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Organ Ox </w:t>
             </w:r>
             <w:r w:rsidRPr="00D41016">
               <w:t>Protocol</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> – ABG critical values</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="55C75ABF" w14:textId="77777777" w:rsidR="00D06467" w:rsidRPr="00D41016" w:rsidRDefault="00D06467" w:rsidP="00335207">
+          <w:p w14:paraId="55C75ABF" w14:textId="6F29AFB9" w:rsidR="00D06467" w:rsidRPr="00D41016" w:rsidRDefault="00D06467" w:rsidP="00335207">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-              <w:instrText>HYPERLINK "../../APCP_Testing%20Info/Critical%20Result%20Exceptions/Organ%20Ox%20exemption.pdf"</w:instrText>
+            <w:r w:rsidR="006A3786">
+              <w:instrText>HYPERLINK "C:\\Users\\ful23\\AppData\\Local\\Temp\\APCP_Testing Info\\Critical Result Exceptions\\Organ Ox exemption.pdf"</w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D41016">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Dr. JoAnna Jones</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5BF13A23" w14:textId="77777777" w:rsidR="00D06467" w:rsidRPr="00986015" w:rsidRDefault="00D06467" w:rsidP="00335207">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00D41016">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Medical Laboratory Director 4/2023</w:t>
             </w:r>
@@ -8650,200 +9182,214 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="50502801" w14:textId="77777777" w:rsidR="00D06467" w:rsidRPr="00986015" w:rsidRDefault="00D06467" w:rsidP="00335207">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
               </w:tabs>
               <w:ind w:right="-180"/>
             </w:pPr>
             <w:r w:rsidRPr="0069491F">
-              <w:t>Critical Labs for the Blood Gases can be called to 'ORS - Organ Recovery Specialist' for Organ Ox solution specimens that are used to support organs waiting for transplant.</w:t>
+              <w:t xml:space="preserve">Critical Labs for the Blood Gases can be </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0069491F">
+              <w:t>called to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0069491F">
+              <w:t xml:space="preserve"> 'ORS - Organ Recovery Specialist' for Organ Ox solution specimens that are used to support organs waiting for transplant.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="74C8BC15" w14:textId="77777777" w:rsidR="00D06467" w:rsidRPr="00986015" w:rsidRDefault="00D06467" w:rsidP="00D06467"/>
     <w:p w14:paraId="53E4597B" w14:textId="77777777" w:rsidR="00CC068D" w:rsidRDefault="00CC068D" w:rsidP="00D06467">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00CC068D" w:rsidSect="00C64F66">
+    <w:sectPr w:rsidR="00CC068D" w:rsidSect="00243C4F">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="576" w:footer="432" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="990" w:left="1440" w:header="576" w:footer="129" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27D6CDC4" w14:textId="77777777" w:rsidR="00BE34A5" w:rsidRDefault="00BE34A5">
+    <w:p w14:paraId="43CC301B" w14:textId="77777777" w:rsidR="005D6C61" w:rsidRDefault="005D6C61">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0AEFC34C" w14:textId="77777777" w:rsidR="00BE34A5" w:rsidRDefault="00BE34A5">
+    <w:p w14:paraId="3C8A18AB" w14:textId="77777777" w:rsidR="005D6C61" w:rsidRDefault="005D6C61">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="50EB0B87" w14:textId="77777777" w:rsidR="001D6C7B" w:rsidRDefault="00000000">
+  <w:p w14:paraId="50EB0B87" w14:textId="77777777" w:rsidR="001D6C7B" w:rsidRDefault="005D6C61">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
       <w:pict w14:anchorId="126B60DC">
         <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="gray" stroked="f"/>
       </w:pict>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6426142E" w14:textId="77777777" w:rsidR="001D6C7B" w:rsidRDefault="00436794" w:rsidP="00F877F4">
+  <w:p w14:paraId="6426142E" w14:textId="6C6C339C" w:rsidR="001D6C7B" w:rsidRDefault="00436794" w:rsidP="00F877F4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1050"/>
       </w:tabs>
       <w:rPr>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">Revision </w:t>
     </w:r>
+    <w:r w:rsidR="00243C4F">
+      <w:rPr>
+        <w:snapToGrid w:val="0"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
     <w:r w:rsidR="00CC068D">
       <w:rPr>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">1 </w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00F877F4">
       <w:rPr>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                                                                                                                      </w:t>
     </w:r>
     <w:r w:rsidR="001D6C7B">
       <w:rPr>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidR="001D6C7B">
       <w:rPr>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="001D6C7B">
       <w:rPr>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
@@ -8882,147 +9428,166 @@
       <w:rPr>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
     </w:r>
     <w:r w:rsidR="001D6C7B">
       <w:rPr>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="006E5D6E">
       <w:rPr>
         <w:noProof/>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="001D6C7B">
       <w:rPr>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="23E11642" w14:textId="2B75135E" w:rsidR="001D6C7B" w:rsidRPr="00FE6C8C" w:rsidRDefault="001D6C7B" w:rsidP="007D6EA5">
+  <w:p w14:paraId="23E11642" w14:textId="73395487" w:rsidR="001D6C7B" w:rsidRPr="00FE6C8C" w:rsidRDefault="001D6C7B" w:rsidP="007D6EA5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:snapToGrid w:val="0"/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00FE6C8C">
       <w:rPr>
         <w:snapToGrid w:val="0"/>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:t xml:space="preserve">DATE PRINTED: </w:t>
     </w:r>
     <w:r w:rsidRPr="00FE6C8C">
       <w:rPr>
         <w:snapToGrid w:val="0"/>
         <w:color w:val="FF0000"/>
         <w:highlight w:val="lightGray"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00FE6C8C">
       <w:rPr>
         <w:snapToGrid w:val="0"/>
         <w:color w:val="FF0000"/>
         <w:highlight w:val="lightGray"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DATE \@ "M/d/yy" </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00FE6C8C">
       <w:rPr>
         <w:snapToGrid w:val="0"/>
         <w:color w:val="FF0000"/>
         <w:highlight w:val="lightGray"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00CC4DF4">
+    <w:r w:rsidR="00EC7772">
       <w:rPr>
         <w:noProof/>
         <w:snapToGrid w:val="0"/>
         <w:color w:val="FF0000"/>
         <w:highlight w:val="lightGray"/>
       </w:rPr>
-      <w:t>3/18/26</w:t>
+      <w:t>4/16/26</w:t>
     </w:r>
     <w:r w:rsidRPr="00FE6C8C">
       <w:rPr>
         <w:snapToGrid w:val="0"/>
         <w:color w:val="FF0000"/>
         <w:highlight w:val="lightGray"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00FE6C8C">
       <w:rPr>
         <w:snapToGrid w:val="0"/>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0D1FAAE3" w14:textId="77777777" w:rsidR="001D6C7B" w:rsidRPr="00CD727E" w:rsidRDefault="001D6C7B" w:rsidP="007D6EA5">
+  <w:p w14:paraId="0D1FAAE3" w14:textId="23D49F02" w:rsidR="001D6C7B" w:rsidRPr="00CD727E" w:rsidRDefault="00243C4F" w:rsidP="00243C4F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:jc w:val="center"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2731"/>
+        <w:tab w:val="center" w:pos="4680"/>
+      </w:tabs>
       <w:rPr>
         <w:b/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00CD727E">
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:snapToGrid w:val="0"/>
+        <w:color w:val="FF0000"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:snapToGrid w:val="0"/>
+        <w:color w:val="FF0000"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="001D6C7B" w:rsidRPr="00CD727E">
       <w:rPr>
         <w:b/>
         <w:snapToGrid w:val="0"/>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:t>UNCONTROLLED IF PRINTED</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F114444" w14:textId="77777777" w:rsidR="00BE34A5" w:rsidRDefault="00BE34A5">
+    <w:p w14:paraId="074376C5" w14:textId="77777777" w:rsidR="005D6C61" w:rsidRDefault="005D6C61">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="10D248D0" w14:textId="77777777" w:rsidR="00BE34A5" w:rsidRDefault="00BE34A5">
+    <w:p w14:paraId="48AEE127" w14:textId="77777777" w:rsidR="005D6C61" w:rsidRDefault="005D6C61">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="53FD2110" w14:textId="77777777" w:rsidR="00281D63" w:rsidRDefault="00281D63" w:rsidP="001D6C7B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="7005"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="30EA34B6" w14:textId="77777777" w:rsidR="001D6C7B" w:rsidRPr="001D6C7B" w:rsidRDefault="00CC068D" w:rsidP="001D6C7B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
@@ -9058,76 +9623,67 @@
       </w:rPr>
       <w:t xml:space="preserve">Tests, Critical Results and Courtesy Calls </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="23F4F20D" w14:textId="77777777" w:rsidR="001D6C7B" w:rsidRDefault="001D6C7B" w:rsidP="00FE0264">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001D6C7B">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t>Department of Clinical Laboratories</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="06F69E97" w14:textId="77777777" w:rsidR="00FE0264" w:rsidRDefault="00FE0264" w:rsidP="00692A1D">
+  <w:p w14:paraId="3E2EAD5E" w14:textId="60425610" w:rsidR="00692A1D" w:rsidRPr="00243C4F" w:rsidRDefault="00FE0264" w:rsidP="00243C4F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t>The Ohio State University Wexner Medical Center</w:t>
     </w:r>
-  </w:p>
-[...7 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="060A5AA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6B9260C4"/>
     <w:lvl w:ilvl="0" w:tplc="7248CA22">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -12504,404 +13060,428 @@
   <w:num w:numId="27" w16cid:durableId="1777751833">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="264466885">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1375736845">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1824616981">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1795369004">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1499072978">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AF2FB0"/>
     <w:rsid w:val="00002C2B"/>
     <w:rsid w:val="00006E09"/>
     <w:rsid w:val="00020795"/>
     <w:rsid w:val="00025A6E"/>
     <w:rsid w:val="00032624"/>
     <w:rsid w:val="00035968"/>
     <w:rsid w:val="00046980"/>
     <w:rsid w:val="000566DD"/>
     <w:rsid w:val="0006193D"/>
     <w:rsid w:val="00070299"/>
     <w:rsid w:val="0007204E"/>
+    <w:rsid w:val="00091E94"/>
     <w:rsid w:val="000A3295"/>
     <w:rsid w:val="000A3814"/>
     <w:rsid w:val="000B13A7"/>
     <w:rsid w:val="000B5C7E"/>
     <w:rsid w:val="000B7135"/>
     <w:rsid w:val="000C1694"/>
     <w:rsid w:val="000C2474"/>
     <w:rsid w:val="000C5C2E"/>
     <w:rsid w:val="000F1CC5"/>
     <w:rsid w:val="001005C3"/>
     <w:rsid w:val="001062C5"/>
     <w:rsid w:val="00112D8A"/>
     <w:rsid w:val="00113B89"/>
     <w:rsid w:val="00115FE5"/>
     <w:rsid w:val="001174CA"/>
     <w:rsid w:val="00131369"/>
     <w:rsid w:val="001319D1"/>
     <w:rsid w:val="00131B38"/>
     <w:rsid w:val="00136F4E"/>
     <w:rsid w:val="00142B1F"/>
     <w:rsid w:val="00161D12"/>
     <w:rsid w:val="0016214E"/>
     <w:rsid w:val="0017607C"/>
     <w:rsid w:val="001854CC"/>
     <w:rsid w:val="00190944"/>
     <w:rsid w:val="00195C91"/>
     <w:rsid w:val="001A0383"/>
     <w:rsid w:val="001C40EE"/>
     <w:rsid w:val="001C50B2"/>
     <w:rsid w:val="001D3E61"/>
     <w:rsid w:val="001D6C7B"/>
     <w:rsid w:val="001D7E66"/>
     <w:rsid w:val="001E04A8"/>
     <w:rsid w:val="001E0854"/>
+    <w:rsid w:val="001F2433"/>
     <w:rsid w:val="001F410F"/>
     <w:rsid w:val="002005AF"/>
     <w:rsid w:val="00230A46"/>
     <w:rsid w:val="00232188"/>
+    <w:rsid w:val="00243C4F"/>
     <w:rsid w:val="00255A78"/>
     <w:rsid w:val="00260868"/>
     <w:rsid w:val="002720A3"/>
     <w:rsid w:val="00280725"/>
     <w:rsid w:val="00281D63"/>
-    <w:rsid w:val="00295592"/>
     <w:rsid w:val="002B321C"/>
     <w:rsid w:val="002B3B65"/>
     <w:rsid w:val="002C3A33"/>
     <w:rsid w:val="002E47B8"/>
     <w:rsid w:val="002E486C"/>
+    <w:rsid w:val="002F5C40"/>
     <w:rsid w:val="0030281F"/>
+    <w:rsid w:val="003062ED"/>
     <w:rsid w:val="0031758D"/>
     <w:rsid w:val="00317C03"/>
     <w:rsid w:val="00325273"/>
     <w:rsid w:val="00326ECF"/>
     <w:rsid w:val="00332298"/>
+    <w:rsid w:val="0033444F"/>
     <w:rsid w:val="00335207"/>
     <w:rsid w:val="00341F4D"/>
     <w:rsid w:val="00341FAA"/>
     <w:rsid w:val="00345925"/>
     <w:rsid w:val="003629AB"/>
+    <w:rsid w:val="00371CEE"/>
     <w:rsid w:val="00373C69"/>
     <w:rsid w:val="00382F60"/>
     <w:rsid w:val="0039196F"/>
     <w:rsid w:val="003A48A8"/>
     <w:rsid w:val="003A5362"/>
     <w:rsid w:val="003A7024"/>
     <w:rsid w:val="003B033C"/>
     <w:rsid w:val="003B0855"/>
     <w:rsid w:val="003C32CB"/>
     <w:rsid w:val="003C3A9A"/>
     <w:rsid w:val="003D0F33"/>
     <w:rsid w:val="003D7038"/>
     <w:rsid w:val="003E6126"/>
     <w:rsid w:val="003F5896"/>
     <w:rsid w:val="003F63B9"/>
     <w:rsid w:val="00401842"/>
     <w:rsid w:val="00404CAB"/>
+    <w:rsid w:val="0040645C"/>
     <w:rsid w:val="0040762C"/>
     <w:rsid w:val="00411D7F"/>
     <w:rsid w:val="004134FC"/>
+    <w:rsid w:val="00420D07"/>
     <w:rsid w:val="00432A20"/>
+    <w:rsid w:val="00432BF4"/>
     <w:rsid w:val="00436794"/>
     <w:rsid w:val="00442B4B"/>
     <w:rsid w:val="00450B52"/>
     <w:rsid w:val="0045158B"/>
     <w:rsid w:val="00460B47"/>
     <w:rsid w:val="0046226E"/>
     <w:rsid w:val="00465FA2"/>
     <w:rsid w:val="00466F31"/>
     <w:rsid w:val="004863DF"/>
     <w:rsid w:val="00490CDF"/>
+    <w:rsid w:val="00492E42"/>
     <w:rsid w:val="004A6026"/>
     <w:rsid w:val="004B79E7"/>
     <w:rsid w:val="004C5193"/>
     <w:rsid w:val="004D2ACB"/>
     <w:rsid w:val="004D524E"/>
     <w:rsid w:val="004D6AF2"/>
     <w:rsid w:val="004E40D1"/>
     <w:rsid w:val="004E652A"/>
     <w:rsid w:val="004E7FEC"/>
     <w:rsid w:val="0050556A"/>
     <w:rsid w:val="00506F64"/>
     <w:rsid w:val="00515F6E"/>
     <w:rsid w:val="0051720F"/>
     <w:rsid w:val="00520D60"/>
     <w:rsid w:val="00536CB7"/>
     <w:rsid w:val="005539B1"/>
+    <w:rsid w:val="00556FF1"/>
     <w:rsid w:val="00564465"/>
     <w:rsid w:val="00591E8A"/>
     <w:rsid w:val="005A0D6C"/>
     <w:rsid w:val="005B5FC5"/>
     <w:rsid w:val="005D35A2"/>
     <w:rsid w:val="005D3737"/>
+    <w:rsid w:val="005D6C61"/>
+    <w:rsid w:val="005E017E"/>
     <w:rsid w:val="005E2305"/>
     <w:rsid w:val="005E5200"/>
     <w:rsid w:val="005E7792"/>
     <w:rsid w:val="005F5F4E"/>
     <w:rsid w:val="006023EE"/>
+    <w:rsid w:val="00603347"/>
     <w:rsid w:val="006055FF"/>
     <w:rsid w:val="00614683"/>
     <w:rsid w:val="00617B13"/>
     <w:rsid w:val="00626B59"/>
     <w:rsid w:val="006276D0"/>
     <w:rsid w:val="006347CF"/>
     <w:rsid w:val="00667919"/>
     <w:rsid w:val="00667EC0"/>
     <w:rsid w:val="006849A7"/>
     <w:rsid w:val="00686523"/>
     <w:rsid w:val="00692A1D"/>
     <w:rsid w:val="00694C45"/>
     <w:rsid w:val="00695D6D"/>
     <w:rsid w:val="00695F7C"/>
+    <w:rsid w:val="006A3786"/>
     <w:rsid w:val="006A5411"/>
     <w:rsid w:val="006B4B8E"/>
     <w:rsid w:val="006B63A7"/>
     <w:rsid w:val="006C5702"/>
     <w:rsid w:val="006D7184"/>
     <w:rsid w:val="006E3CA0"/>
     <w:rsid w:val="006E5D6E"/>
     <w:rsid w:val="006E7A02"/>
+    <w:rsid w:val="006F799E"/>
     <w:rsid w:val="00702C0A"/>
     <w:rsid w:val="00704A01"/>
     <w:rsid w:val="007050A1"/>
     <w:rsid w:val="00710D82"/>
     <w:rsid w:val="00713E89"/>
     <w:rsid w:val="0072124D"/>
     <w:rsid w:val="00733853"/>
     <w:rsid w:val="00734D11"/>
     <w:rsid w:val="007362AB"/>
     <w:rsid w:val="007436EB"/>
+    <w:rsid w:val="00752FF3"/>
+    <w:rsid w:val="007726BF"/>
     <w:rsid w:val="00773603"/>
     <w:rsid w:val="007751E3"/>
     <w:rsid w:val="00775CB3"/>
     <w:rsid w:val="007803AD"/>
     <w:rsid w:val="00784D14"/>
     <w:rsid w:val="00786B61"/>
     <w:rsid w:val="0079427A"/>
     <w:rsid w:val="007A133C"/>
     <w:rsid w:val="007A4247"/>
     <w:rsid w:val="007C63DD"/>
     <w:rsid w:val="007D6EA5"/>
     <w:rsid w:val="007D709A"/>
     <w:rsid w:val="007E061E"/>
     <w:rsid w:val="007E5090"/>
     <w:rsid w:val="007F2C9E"/>
     <w:rsid w:val="00816410"/>
     <w:rsid w:val="00842ADC"/>
     <w:rsid w:val="00844F42"/>
     <w:rsid w:val="00850CC6"/>
     <w:rsid w:val="00854DB3"/>
     <w:rsid w:val="008932B5"/>
     <w:rsid w:val="0089498B"/>
     <w:rsid w:val="0089512C"/>
     <w:rsid w:val="008A60E0"/>
     <w:rsid w:val="008A715C"/>
     <w:rsid w:val="008C5379"/>
     <w:rsid w:val="008D56C8"/>
     <w:rsid w:val="008E4505"/>
     <w:rsid w:val="008E616D"/>
     <w:rsid w:val="008F577F"/>
     <w:rsid w:val="009105CC"/>
     <w:rsid w:val="00915C2E"/>
     <w:rsid w:val="00917B60"/>
     <w:rsid w:val="0092058B"/>
     <w:rsid w:val="00925462"/>
     <w:rsid w:val="009255CB"/>
+    <w:rsid w:val="00926D50"/>
     <w:rsid w:val="00927B07"/>
     <w:rsid w:val="00941BC2"/>
     <w:rsid w:val="00954F0F"/>
     <w:rsid w:val="00960316"/>
     <w:rsid w:val="00960BA1"/>
     <w:rsid w:val="009830BD"/>
+    <w:rsid w:val="00983A3A"/>
     <w:rsid w:val="009863C8"/>
     <w:rsid w:val="009974D4"/>
     <w:rsid w:val="009A4B3D"/>
     <w:rsid w:val="009A76C0"/>
     <w:rsid w:val="009B27B4"/>
     <w:rsid w:val="009C7C42"/>
     <w:rsid w:val="00A127C0"/>
     <w:rsid w:val="00A324E9"/>
     <w:rsid w:val="00A429C3"/>
     <w:rsid w:val="00A459F6"/>
     <w:rsid w:val="00A51811"/>
     <w:rsid w:val="00A54DE7"/>
     <w:rsid w:val="00A550C8"/>
     <w:rsid w:val="00A55822"/>
     <w:rsid w:val="00A55E28"/>
     <w:rsid w:val="00A56B75"/>
+    <w:rsid w:val="00A7572E"/>
+    <w:rsid w:val="00A75EFE"/>
     <w:rsid w:val="00A96A5B"/>
     <w:rsid w:val="00AB5436"/>
     <w:rsid w:val="00AC0936"/>
     <w:rsid w:val="00AC3D30"/>
     <w:rsid w:val="00AC45E2"/>
     <w:rsid w:val="00AD03C8"/>
     <w:rsid w:val="00AD11E8"/>
     <w:rsid w:val="00AD47B3"/>
     <w:rsid w:val="00AE2924"/>
     <w:rsid w:val="00AF2794"/>
     <w:rsid w:val="00AF2FB0"/>
     <w:rsid w:val="00AF3E6B"/>
     <w:rsid w:val="00AF5BA4"/>
     <w:rsid w:val="00B01AC9"/>
     <w:rsid w:val="00B03570"/>
     <w:rsid w:val="00B07B57"/>
     <w:rsid w:val="00B20B1A"/>
+    <w:rsid w:val="00B2616F"/>
     <w:rsid w:val="00B34B9D"/>
     <w:rsid w:val="00B36A44"/>
     <w:rsid w:val="00B72240"/>
     <w:rsid w:val="00B804EF"/>
     <w:rsid w:val="00B81C01"/>
     <w:rsid w:val="00BA2064"/>
     <w:rsid w:val="00BB12A0"/>
     <w:rsid w:val="00BC16A2"/>
     <w:rsid w:val="00BC571B"/>
     <w:rsid w:val="00BD1176"/>
     <w:rsid w:val="00BD2852"/>
     <w:rsid w:val="00BD3F3F"/>
     <w:rsid w:val="00BD7F88"/>
-    <w:rsid w:val="00BE34A5"/>
     <w:rsid w:val="00C053C7"/>
     <w:rsid w:val="00C0578A"/>
     <w:rsid w:val="00C10B91"/>
     <w:rsid w:val="00C1255C"/>
     <w:rsid w:val="00C21024"/>
     <w:rsid w:val="00C21406"/>
     <w:rsid w:val="00C27186"/>
     <w:rsid w:val="00C32674"/>
     <w:rsid w:val="00C33303"/>
     <w:rsid w:val="00C365ED"/>
     <w:rsid w:val="00C41B40"/>
     <w:rsid w:val="00C43F1B"/>
     <w:rsid w:val="00C64F66"/>
     <w:rsid w:val="00C8691D"/>
     <w:rsid w:val="00C921FE"/>
     <w:rsid w:val="00C9613E"/>
     <w:rsid w:val="00CA0C60"/>
     <w:rsid w:val="00CB50D7"/>
     <w:rsid w:val="00CB6DE0"/>
     <w:rsid w:val="00CC068D"/>
     <w:rsid w:val="00CC481D"/>
     <w:rsid w:val="00CC4B5B"/>
-    <w:rsid w:val="00CC4DF4"/>
     <w:rsid w:val="00CC6445"/>
     <w:rsid w:val="00CD138D"/>
     <w:rsid w:val="00CD2191"/>
     <w:rsid w:val="00CD727E"/>
     <w:rsid w:val="00CE0082"/>
     <w:rsid w:val="00CF1BDA"/>
     <w:rsid w:val="00CF4F05"/>
     <w:rsid w:val="00CF61B8"/>
+    <w:rsid w:val="00CF7D34"/>
     <w:rsid w:val="00D00CAE"/>
     <w:rsid w:val="00D062D6"/>
     <w:rsid w:val="00D06467"/>
     <w:rsid w:val="00D11F49"/>
     <w:rsid w:val="00D23D27"/>
     <w:rsid w:val="00D247E2"/>
     <w:rsid w:val="00D279A3"/>
     <w:rsid w:val="00D27FA4"/>
     <w:rsid w:val="00D36A8E"/>
     <w:rsid w:val="00D40363"/>
     <w:rsid w:val="00D40C74"/>
     <w:rsid w:val="00D52907"/>
     <w:rsid w:val="00D54ECA"/>
     <w:rsid w:val="00D60FC6"/>
     <w:rsid w:val="00D67B3C"/>
     <w:rsid w:val="00D80A40"/>
     <w:rsid w:val="00D83197"/>
     <w:rsid w:val="00D906D0"/>
     <w:rsid w:val="00D9581D"/>
     <w:rsid w:val="00DB228F"/>
     <w:rsid w:val="00DB50D8"/>
     <w:rsid w:val="00DB5A49"/>
     <w:rsid w:val="00DD1B73"/>
     <w:rsid w:val="00DE4BCB"/>
     <w:rsid w:val="00E01414"/>
     <w:rsid w:val="00E01860"/>
     <w:rsid w:val="00E12105"/>
     <w:rsid w:val="00E1303A"/>
     <w:rsid w:val="00E2193C"/>
     <w:rsid w:val="00E3690D"/>
     <w:rsid w:val="00E50BC6"/>
     <w:rsid w:val="00E54C9F"/>
     <w:rsid w:val="00E5694C"/>
     <w:rsid w:val="00E56BE5"/>
     <w:rsid w:val="00E62893"/>
+    <w:rsid w:val="00E63893"/>
     <w:rsid w:val="00E72A57"/>
     <w:rsid w:val="00E76960"/>
     <w:rsid w:val="00E77278"/>
     <w:rsid w:val="00E83D6D"/>
     <w:rsid w:val="00E84453"/>
     <w:rsid w:val="00E954A3"/>
     <w:rsid w:val="00E96CE0"/>
     <w:rsid w:val="00EA639D"/>
+    <w:rsid w:val="00EC7772"/>
     <w:rsid w:val="00EF1C79"/>
     <w:rsid w:val="00F0077B"/>
     <w:rsid w:val="00F16159"/>
     <w:rsid w:val="00F22D51"/>
     <w:rsid w:val="00F34C0F"/>
     <w:rsid w:val="00F35574"/>
     <w:rsid w:val="00F4039A"/>
     <w:rsid w:val="00F52381"/>
     <w:rsid w:val="00F624A9"/>
     <w:rsid w:val="00F82564"/>
     <w:rsid w:val="00F877F4"/>
     <w:rsid w:val="00F91BC9"/>
     <w:rsid w:val="00FA61C1"/>
     <w:rsid w:val="00FB2BAF"/>
     <w:rsid w:val="00FB365E"/>
     <w:rsid w:val="00FB4D4B"/>
     <w:rsid w:val="00FB6A71"/>
     <w:rsid w:val="00FC3FE5"/>
     <w:rsid w:val="00FD2955"/>
     <w:rsid w:val="00FD39BE"/>
     <w:rsid w:val="00FE0264"/>
     <w:rsid w:val="00FE6C8C"/>
     <w:rsid w:val="00FF41A2"/>
   </w:rsids>
   <m:mathPr>
@@ -13942,75 +14522,75 @@
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{8db864bc-821c-4dd3-a9c9-5002b5129ec6}" enabled="1" method="Standard" siteId="{0b95a125-791c-4f0a-9f9e-99e363117506}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1659</Words>
-  <Characters>9459</Characters>
+  <Words>1832</Words>
+  <Characters>10007</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>78</Lines>
-  <Paragraphs>22</Paragraphs>
+  <Lines>454</Lines>
+  <Paragraphs>438</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>THE OHIO STATE UNIVERSITY MEDICAL CENTER</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>OSU Pathology</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11096</CharactersWithSpaces>
+  <CharactersWithSpaces>11401</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>3080273</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>\\osumc.edu\dfs\Shared\Pathology\APCP_Testing Info\Critical Result Exceptions\Organ Ox exemption.pdf</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7602187</vt:i4>
       </vt:variant>
       <vt:variant>