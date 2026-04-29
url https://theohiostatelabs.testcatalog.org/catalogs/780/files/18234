--- v0 (2026-02-09)
+++ v1 (2026-04-29)
@@ -854,109 +854,109 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="117AEDDE" w14:textId="77777777" w:rsidR="00372FD4" w:rsidRDefault="00372FD4" w:rsidP="00847D7F">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00372FD4" w:rsidSect="00DD1B73">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="576" w:footer="432" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D9B6A0B" w14:textId="77777777" w:rsidR="00315FEF" w:rsidRDefault="00315FEF">
+    <w:p w14:paraId="4F392908" w14:textId="77777777" w:rsidR="009A6F5B" w:rsidRDefault="009A6F5B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="59063B3D" w14:textId="77777777" w:rsidR="00315FEF" w:rsidRDefault="00315FEF">
+    <w:p w14:paraId="02630760" w14:textId="77777777" w:rsidR="009A6F5B" w:rsidRDefault="009A6F5B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="444D91E4" w14:textId="77777777" w:rsidR="00372FD4" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
       <w:pict w14:anchorId="6B00E033">
@@ -1063,147 +1063,147 @@
       <w:rPr>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00BC431D">
       <w:rPr>
         <w:noProof/>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3E57E3A9" w14:textId="78B407E1" w:rsidR="00372FD4" w:rsidRPr="00FE6C8C" w:rsidRDefault="00372FD4" w:rsidP="007D6EA5">
+  <w:p w14:paraId="3E57E3A9" w14:textId="295D049F" w:rsidR="00372FD4" w:rsidRPr="00FE6C8C" w:rsidRDefault="00372FD4" w:rsidP="007D6EA5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:snapToGrid w:val="0"/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00FE6C8C">
       <w:rPr>
         <w:snapToGrid w:val="0"/>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:t xml:space="preserve">DATE PRINTED: </w:t>
     </w:r>
     <w:r w:rsidRPr="00FE6C8C">
       <w:rPr>
         <w:snapToGrid w:val="0"/>
         <w:color w:val="FF0000"/>
         <w:highlight w:val="lightGray"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00FE6C8C">
       <w:rPr>
         <w:snapToGrid w:val="0"/>
         <w:color w:val="FF0000"/>
         <w:highlight w:val="lightGray"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DATE \@ "M/d/yy" </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00FE6C8C">
       <w:rPr>
         <w:snapToGrid w:val="0"/>
         <w:color w:val="FF0000"/>
         <w:highlight w:val="lightGray"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00CF74BA">
+    <w:r w:rsidR="00A8468D">
       <w:rPr>
         <w:noProof/>
         <w:snapToGrid w:val="0"/>
         <w:color w:val="FF0000"/>
         <w:highlight w:val="lightGray"/>
       </w:rPr>
-      <w:t>2/6/26</w:t>
+      <w:t>4/23/26</w:t>
     </w:r>
     <w:r w:rsidRPr="00FE6C8C">
       <w:rPr>
         <w:snapToGrid w:val="0"/>
         <w:color w:val="FF0000"/>
         <w:highlight w:val="lightGray"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00FE6C8C">
       <w:rPr>
         <w:snapToGrid w:val="0"/>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4CC5AFD9" w14:textId="77777777" w:rsidR="00372FD4" w:rsidRPr="00CD727E" w:rsidRDefault="00372FD4" w:rsidP="007D6EA5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CD727E">
       <w:rPr>
         <w:b/>
         <w:snapToGrid w:val="0"/>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:t>UNCONTROLLED IF PRINTED</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="313D0906" w14:textId="77777777" w:rsidR="00315FEF" w:rsidRDefault="00315FEF">
+    <w:p w14:paraId="5299E75F" w14:textId="77777777" w:rsidR="009A6F5B" w:rsidRDefault="009A6F5B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6814EE62" w14:textId="77777777" w:rsidR="00315FEF" w:rsidRDefault="00315FEF">
+    <w:p w14:paraId="4C127151" w14:textId="77777777" w:rsidR="009A6F5B" w:rsidRDefault="009A6F5B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="47A881D3" w14:textId="77777777" w:rsidR="008D75A4" w:rsidRDefault="00372FD4" w:rsidP="001D6C7B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="7005"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
@@ -5345,51 +5345,53 @@
   <w:num w:numId="29" w16cid:durableId="317344553">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="392823102">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="224877757">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1244534414">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="575476298">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1041630590">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="dBT5yTj96j1HO532aobRyeeOqiCEQu1/+shx4Ml4BzajMIvwuxhiKEx/Q6ghPZn3j87nuvhvZb7yEzqgpqmsMQ==" w:salt="pdl/f9KnCPBYMFcuUk7Xqw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -5415,91 +5417,91 @@
     <w:rsid w:val="000B7135"/>
     <w:rsid w:val="000C1694"/>
     <w:rsid w:val="000C2474"/>
     <w:rsid w:val="000C5C2E"/>
     <w:rsid w:val="000E17A2"/>
     <w:rsid w:val="000E2F53"/>
     <w:rsid w:val="000F1CC5"/>
     <w:rsid w:val="001005C3"/>
     <w:rsid w:val="001062C5"/>
     <w:rsid w:val="00112D8A"/>
     <w:rsid w:val="00113B89"/>
     <w:rsid w:val="00115FE5"/>
     <w:rsid w:val="0011718A"/>
     <w:rsid w:val="00122C04"/>
     <w:rsid w:val="00123450"/>
     <w:rsid w:val="00131B38"/>
     <w:rsid w:val="00135A9D"/>
     <w:rsid w:val="00136F4E"/>
     <w:rsid w:val="00161D12"/>
     <w:rsid w:val="0016214E"/>
     <w:rsid w:val="00174E40"/>
     <w:rsid w:val="0017607C"/>
     <w:rsid w:val="001854CC"/>
     <w:rsid w:val="00195C91"/>
     <w:rsid w:val="001A0383"/>
+    <w:rsid w:val="001A6EBD"/>
     <w:rsid w:val="001C40EE"/>
     <w:rsid w:val="001C50B2"/>
     <w:rsid w:val="001D32A7"/>
     <w:rsid w:val="001D3E61"/>
     <w:rsid w:val="001D6C7B"/>
     <w:rsid w:val="001D7E66"/>
     <w:rsid w:val="001E0854"/>
     <w:rsid w:val="001E3447"/>
     <w:rsid w:val="00230A46"/>
     <w:rsid w:val="00232188"/>
     <w:rsid w:val="00255A78"/>
     <w:rsid w:val="002720A3"/>
     <w:rsid w:val="00280725"/>
     <w:rsid w:val="002830B7"/>
     <w:rsid w:val="002B321C"/>
     <w:rsid w:val="002B3B65"/>
     <w:rsid w:val="002C3A33"/>
     <w:rsid w:val="002E47B8"/>
     <w:rsid w:val="002E486C"/>
     <w:rsid w:val="0030281F"/>
-    <w:rsid w:val="003060AF"/>
     <w:rsid w:val="003121FE"/>
-    <w:rsid w:val="00315FEF"/>
     <w:rsid w:val="0031758D"/>
     <w:rsid w:val="00317C03"/>
     <w:rsid w:val="00325273"/>
     <w:rsid w:val="00326ECF"/>
     <w:rsid w:val="00341FAA"/>
     <w:rsid w:val="00351AB9"/>
     <w:rsid w:val="003629AB"/>
     <w:rsid w:val="00372FD4"/>
     <w:rsid w:val="00373C69"/>
     <w:rsid w:val="003819CC"/>
     <w:rsid w:val="00382F60"/>
     <w:rsid w:val="0039196F"/>
     <w:rsid w:val="00392FA3"/>
     <w:rsid w:val="003A5362"/>
     <w:rsid w:val="003A7024"/>
     <w:rsid w:val="003B033C"/>
     <w:rsid w:val="003B0855"/>
     <w:rsid w:val="003C3A9A"/>
+    <w:rsid w:val="003D00B0"/>
     <w:rsid w:val="003D0F33"/>
     <w:rsid w:val="003D5551"/>
     <w:rsid w:val="003D7038"/>
     <w:rsid w:val="003D70B1"/>
     <w:rsid w:val="003E6126"/>
     <w:rsid w:val="003F63B9"/>
     <w:rsid w:val="00401842"/>
     <w:rsid w:val="00404CAB"/>
     <w:rsid w:val="0040762C"/>
     <w:rsid w:val="004104FC"/>
     <w:rsid w:val="00411D7F"/>
     <w:rsid w:val="004134FC"/>
     <w:rsid w:val="00432A20"/>
     <w:rsid w:val="00436794"/>
     <w:rsid w:val="00436889"/>
     <w:rsid w:val="00443A43"/>
     <w:rsid w:val="00450B52"/>
     <w:rsid w:val="0045158B"/>
     <w:rsid w:val="004527E0"/>
     <w:rsid w:val="0045285A"/>
     <w:rsid w:val="00460B47"/>
     <w:rsid w:val="0046226E"/>
     <w:rsid w:val="00465FA2"/>
     <w:rsid w:val="00466F31"/>
     <w:rsid w:val="00473169"/>
@@ -5565,90 +5567,94 @@
     <w:rsid w:val="00733853"/>
     <w:rsid w:val="00734D11"/>
     <w:rsid w:val="007362AB"/>
     <w:rsid w:val="00773603"/>
     <w:rsid w:val="00775CB3"/>
     <w:rsid w:val="007803AD"/>
     <w:rsid w:val="00784D14"/>
     <w:rsid w:val="00786B61"/>
     <w:rsid w:val="0079427A"/>
     <w:rsid w:val="007A133C"/>
     <w:rsid w:val="007A4247"/>
     <w:rsid w:val="007C63DD"/>
     <w:rsid w:val="007D6EA5"/>
     <w:rsid w:val="007D709A"/>
     <w:rsid w:val="007E061E"/>
     <w:rsid w:val="007E5090"/>
     <w:rsid w:val="007F2C9E"/>
     <w:rsid w:val="00813748"/>
     <w:rsid w:val="00816410"/>
     <w:rsid w:val="00844F42"/>
     <w:rsid w:val="00847D7F"/>
     <w:rsid w:val="00850CC6"/>
     <w:rsid w:val="00854DB3"/>
     <w:rsid w:val="008932B5"/>
     <w:rsid w:val="0089512C"/>
+    <w:rsid w:val="008A0147"/>
     <w:rsid w:val="008A60E0"/>
     <w:rsid w:val="008A715C"/>
     <w:rsid w:val="008B5A2A"/>
     <w:rsid w:val="008C5379"/>
     <w:rsid w:val="008D56C8"/>
     <w:rsid w:val="008D75A4"/>
     <w:rsid w:val="008E4505"/>
     <w:rsid w:val="008E616D"/>
     <w:rsid w:val="008F577F"/>
     <w:rsid w:val="009105CC"/>
     <w:rsid w:val="00915C2E"/>
     <w:rsid w:val="0092058B"/>
     <w:rsid w:val="00925462"/>
     <w:rsid w:val="009255CB"/>
     <w:rsid w:val="00926A41"/>
     <w:rsid w:val="00927B07"/>
     <w:rsid w:val="00941BC2"/>
     <w:rsid w:val="00942CD4"/>
     <w:rsid w:val="00954F0F"/>
     <w:rsid w:val="00960316"/>
     <w:rsid w:val="00960BA1"/>
     <w:rsid w:val="009830BD"/>
     <w:rsid w:val="009863C8"/>
     <w:rsid w:val="009928B7"/>
     <w:rsid w:val="009974D4"/>
     <w:rsid w:val="009A4B3D"/>
+    <w:rsid w:val="009A6F5B"/>
     <w:rsid w:val="009A76C0"/>
     <w:rsid w:val="009B27B4"/>
     <w:rsid w:val="009C7C42"/>
     <w:rsid w:val="00A05BCC"/>
     <w:rsid w:val="00A127C0"/>
     <w:rsid w:val="00A324E9"/>
     <w:rsid w:val="00A429C3"/>
     <w:rsid w:val="00A51811"/>
     <w:rsid w:val="00A54DE7"/>
     <w:rsid w:val="00A550C8"/>
     <w:rsid w:val="00A55822"/>
     <w:rsid w:val="00A55E28"/>
     <w:rsid w:val="00A56B75"/>
+    <w:rsid w:val="00A8468D"/>
     <w:rsid w:val="00A96A5B"/>
+    <w:rsid w:val="00A97C54"/>
     <w:rsid w:val="00AB5436"/>
     <w:rsid w:val="00AC3D30"/>
     <w:rsid w:val="00AC45E2"/>
     <w:rsid w:val="00AD03C8"/>
     <w:rsid w:val="00AD11E8"/>
     <w:rsid w:val="00AD47B3"/>
     <w:rsid w:val="00AE2924"/>
     <w:rsid w:val="00AF2FB0"/>
     <w:rsid w:val="00AF3E6B"/>
     <w:rsid w:val="00B03570"/>
     <w:rsid w:val="00B20B1A"/>
     <w:rsid w:val="00B36A44"/>
     <w:rsid w:val="00B72240"/>
     <w:rsid w:val="00B804EF"/>
     <w:rsid w:val="00B81C01"/>
     <w:rsid w:val="00B839D1"/>
     <w:rsid w:val="00BA2064"/>
     <w:rsid w:val="00BB12A0"/>
     <w:rsid w:val="00BC03DA"/>
     <w:rsid w:val="00BC16A2"/>
     <w:rsid w:val="00BC431D"/>
     <w:rsid w:val="00BC571B"/>
     <w:rsid w:val="00BD2852"/>
     <w:rsid w:val="00BD3DDC"/>
     <w:rsid w:val="00BD3F3F"/>
@@ -5659,51 +5665,50 @@
     <w:rsid w:val="00C10B91"/>
     <w:rsid w:val="00C10C60"/>
     <w:rsid w:val="00C11EF4"/>
     <w:rsid w:val="00C21406"/>
     <w:rsid w:val="00C27186"/>
     <w:rsid w:val="00C32674"/>
     <w:rsid w:val="00C365ED"/>
     <w:rsid w:val="00C41B40"/>
     <w:rsid w:val="00C43F1B"/>
     <w:rsid w:val="00C538C0"/>
     <w:rsid w:val="00C62DAF"/>
     <w:rsid w:val="00C809E6"/>
     <w:rsid w:val="00C9613E"/>
     <w:rsid w:val="00CA0C60"/>
     <w:rsid w:val="00CB3685"/>
     <w:rsid w:val="00CB50D7"/>
     <w:rsid w:val="00CB6DE0"/>
     <w:rsid w:val="00CC481D"/>
     <w:rsid w:val="00CD138D"/>
     <w:rsid w:val="00CD2191"/>
     <w:rsid w:val="00CD727E"/>
     <w:rsid w:val="00CE0082"/>
     <w:rsid w:val="00CF1BDA"/>
     <w:rsid w:val="00CF4F05"/>
     <w:rsid w:val="00CF61B8"/>
-    <w:rsid w:val="00CF74BA"/>
     <w:rsid w:val="00D072A0"/>
     <w:rsid w:val="00D11F49"/>
     <w:rsid w:val="00D17D23"/>
     <w:rsid w:val="00D23D27"/>
     <w:rsid w:val="00D247E2"/>
     <w:rsid w:val="00D279A3"/>
     <w:rsid w:val="00D27FA4"/>
     <w:rsid w:val="00D36318"/>
     <w:rsid w:val="00D36A8E"/>
     <w:rsid w:val="00D37CCB"/>
     <w:rsid w:val="00D40363"/>
     <w:rsid w:val="00D40C74"/>
     <w:rsid w:val="00D52907"/>
     <w:rsid w:val="00D54ECA"/>
     <w:rsid w:val="00D60FC6"/>
     <w:rsid w:val="00D6139E"/>
     <w:rsid w:val="00D80A40"/>
     <w:rsid w:val="00D8140C"/>
     <w:rsid w:val="00D83197"/>
     <w:rsid w:val="00D9581D"/>
     <w:rsid w:val="00DB228F"/>
     <w:rsid w:val="00DB50D8"/>
     <w:rsid w:val="00DB5A49"/>
     <w:rsid w:val="00DC24F2"/>
     <w:rsid w:val="00DD1B73"/>
@@ -7083,51 +7088,51 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{8db864bc-821c-4dd3-a9c9-5002b5129ec6}" enabled="1" method="Standard" siteId="{0b95a125-791c-4f0a-9f9e-99e363117506}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>436</Words>
   <Characters>2490</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>8</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>THE OHIO STATE UNIVERSITY MEDICAL CENTER</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>OSU Pathology</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2921</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>